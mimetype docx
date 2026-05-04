--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -186,85 +186,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro spermatogenesis in prepubertal mouse testes exposed to low gonadotoxic doses of cytarabine or Daunorubicin</w:t>
+                <w:t xml:space="preserve">In Vivo and in Vitro Spermatogenesis in Prepubertal Mouse Testes Exposed to Low Gonadotoxic Doses of Cytarabine or Daunorubicin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
@@ -330,51 +330,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-98413-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477961v1</w:t>
+                <w:t xml:space="preserve">hal-05153236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of minimal residual disease in cryopreserved testicular tissue from (pre)pubertal boys with acute leukemia following first-line therapy</w:t>
               </w:r>
@@ -488,295 +488,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo and in Vitro Spermatogenesis in Prepubertal Mouse Testes Exposed to Low Gonadotoxic Doses of Cytarabine or Daunorubicin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98413-1⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153236v1</w:t>
+                <w:t xml:space="preserve">hal-05466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Berby</w:t>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05466823v1</w:t>
+                <w:t xml:space="preserve">hal-05423607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Minimal Residual Disease in Cryopreserved Testicular Tissue from (Pre)Pubertal Boys with Acute Leukemia Following First-Line Therapy</w:t>
               </w:r>
@@ -896,557 +896,557 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Berby</w:t>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423607v1</w:t>
+                <w:t xml:space="preserve">hal-05478031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+                <w:t xml:space="preserve">Detection of minimal residual disease in cryopreserved testicular tissue from (pre)pubertal boys with acute leukemia following first-line therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Troche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.1476-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478031v1</w:t>
+                <w:t xml:space="preserve">hal-05466838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of minimal residual disease in cryopreserved testicular tissue from (pre)pubertal boys with acute leukemia following first-line therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
+                <w:t xml:space="preserve">Central SELENOT deficiency impairs gonadotrope axis function, sexual behavior and fertility in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azénor Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaf093⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.e189775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.189775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466838v1</w:t>
+                <w:t xml:space="preserve">hal-05397502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central SELENOT deficiency impairs gonadotrope axis function, sexual behavior and fertility in male and female mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+                <w:t xml:space="preserve">In vivo and in vitro spermatogenesis in prepubertal mouse testes exposed to low gonadotoxic doses of cytarabine or Daunorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98413-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.189775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05397502v1</w:t>
+                <w:t xml:space="preserve">hal-05477961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience and Andrological Follow-up after Testicular Tissue Cryopreservation</w:t>
               </w:r>
@@ -1677,2037 +1677,2037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on spermatogonia quantity in human (pre)pubertal testicular tissue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rives</w:t>
+                <w:t xml:space="preserve">Throughout in vitro first spermatogenic wave: Next-generation sequencing gene expression patterns of fresh and cryopreserved prepubertal mice testicular tissue explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bubenheim</w:t>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dead161⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1112834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1112834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209692v1</w:t>
+                <w:t xml:space="preserve">hal-04061371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and androgen/estrogen signaling pathways are altered in in vitro matured testicular tissues of prepubertal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.85562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughout in vitro first spermatogenic wave: Next-generation sequencing gene expression patterns of fresh and cryopreserved prepubertal mice testicular tissue explants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Huber</w:t>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1112834⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061371v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Saulnier</w:t>
+                <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on spermatogonia quantity in human (pre)pubertal testicular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Soirey</w:t>
+                <w:t xml:space="preserve">Michael Bubenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.167-176. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.13325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dead161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936115v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of complete in vitro spermatogenesis in testicular tissues from prepubertal mice exposed to mono- or polychemotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience, and gynaecological and reproductive health follow-up of young adult women who have undergone ovarian tissue cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Stalin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Marine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justine Saulnier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélène Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11286-6⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (5), pp.913-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2022.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046387v1</w:t>
+                <w:t xml:space="preserve">hal-04046386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les progrès des approches de spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (2), pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/mte.2022.0884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience, and gynaecological and reproductive health follow-up of young adult women who have undergone ovarian tissue cryopreservation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Hélène Petrovic</w:t>
+                <w:t xml:space="preserve">Understanding the Underlying Molecular Mechanisms of Meiotic Arrest during In Vitro Spermatogenesis in Rat Prepubertal Testicular Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Martin</w:t>
+                <w:t xml:space="preserve">Tony Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (5), pp.913-922. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.5893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2022.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23115893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046386v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Underlying Molecular Mechanisms of Meiotic Arrest during In Vitro Spermatogenesis in Rat Prepubertal Testicular Tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Achievement of complete in vitro spermatogenesis in testicular tissues from prepubertal mice exposed to mono- or polychemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tony Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.5893. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23115893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11286-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756368v1</w:t>
+                <w:t xml:space="preserve">hal-04046387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Is Associated with Telomere Interaction Impairment and Chromatin Condensation Defects in Spermatozoa of Infertile Males</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Activation of the cannabinoid receptor type 2 by the agonist JWH133 promotes the first wave of in vitro spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Di Pizio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10040593⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.673-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.12928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046402v1</w:t>
+                <w:t xml:space="preserve">hal-04046421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of epigenetic modifications in ICSI embryos from in vitro‐produced spermatozoa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IHC_Tool: An open-source Fiji procedure for quantitative evaluation of cross sections of testicular explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justine Saulnier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.12926⟩</w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.100507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588235v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the cannabinoid receptor type 2 by the agonist JWH133 promotes the first wave of in vitro spermatogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Freezing Protocols and Organotypic Culture: A Histological Study on Rat Prepubertal Testicular Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oblette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Rondanino</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.12928⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-020-02535-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046421v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IHC_Tool: An open-source Fiji procedure for quantitative evaluation of cross sections of testicular explants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+                <w:t xml:space="preserve">Oxidative Stress Is Associated with Telomere Interaction Impairment and Chromatin Condensation Defects in Spermatozoa of Infertile Males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levacher</w:t>
+                <w:t xml:space="preserve">Fanny Jumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Schapman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Moutard</w:t>
+                <w:t xml:space="preserve">Pierre Di Pizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.100507. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10040593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046409v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Freezing Protocols and Organotypic Culture: A Histological Study on Rat Prepubertal Testicular Tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Dynamics of epigenetic modifications in ICSI embryos from in vitro‐produced spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oblette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives‐feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1), pp.203-218. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.640-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-020-02535-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.12926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046432v1</w:t>
+                <w:t xml:space="preserve">hal-03588235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical risk of reduced fertility after exposure of prepubertal mice to vincristine or cyclophosphamide at low gonadotoxic doses in humans</w:t>
+                <w:t xml:space="preserve">Exposure to Chemotherapy During Childhood or Adulthood and Consequences on Spermatogenesis and Male Fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rives</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.17859. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74862-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046424v1</w:t>
+                <w:t xml:space="preserve">hal-03588407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Chemotherapy During Childhood or Adulthood and Consequences on Spermatogenesis and Male Fertility</w:t>
+                <w:t xml:space="preserve">Paradoxical risk of reduced fertility after exposure of prepubertal mice to vincristine or cyclophosphamide at low gonadotoxic doses in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Rondanino</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1454. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74862-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588407v1</w:t>
+                <w:t xml:space="preserve">hal-04046424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and histone post-translational modifications in the mouse germline following in-vitro maturation of fresh or cryopreserved prepubertal testicular tissue</w:t>
               </w:r>
@@ -3866,64 +3866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (21), pp.5380. </w:t>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4621,847 +4621,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the optimal vitrification protocol for pre-pubertal mice testes leading to successful in vitro production of flagellated spermatozoa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dumont</w:t>
+                <w:t xml:space="preserve">Retinol Improves In Vitro Differentiation of Pre-Pubertal Mouse Spermatogonial Stem Cells into Sperm during the First Wave of Spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arkoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Bironneau</w:t>
+                <w:t xml:space="preserve">Agathe Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.12042⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0116660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918668v1</w:t>
+                <w:t xml:space="preserve">hal-01918732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinol Improves In Vitro Differentiation of Pre-Pubertal Mouse Spermatogonial Stem Cells into Sperm during the First Wave of Spermatogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Milazzo</w:t>
+                <w:t xml:space="preserve">Assessment of the optimal vitrification protocol for pre-pubertal mice testes leading to successful in vitro production of flagellated spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Way</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bironneau</w:t>
+                <w:t xml:space="preserve">A. Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0116660. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.611-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918732v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">448 Plasma Phospholipid Transfer Protein (pltp) Is A Procoagulant Factor In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemaire-Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mossiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">''Atherosclerosis Supplements''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.95--96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1567-5688(11)70449-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements du cancer sur le testicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de la Société d’Andrologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la chimiothérapie sur les différentes catégories de spermatogonies au sein du tissu testiculaire (pré)pubère humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la recherche en préservation de la fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low or Moderate Gonadotoxic Lymphoma Treatment Does Not Alter the Follicle Quality in Ovarian Tissue from Young Women before Cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès de La Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and androgen/estrogen signaling signaling in in vitro matured testicular tissues of prepubertal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales sur l’innovation médicale et hospitalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5471,2519 +5605,2519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la chimiothérapie gonadotoxique à risque faible ou modéré avant la congélation du tissu testiculaire sur la densité, le statut de maturité et la fonctionnalité des cellules somatiques dans le tissu testiculaire humain (pré)pubère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Rousseau</w:t>
+                <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on the density and maturity status of somatic cells in human (pre)pubertal testicular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delessard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women’s and Couples’ Health Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème congrès annuel de l’European Society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478155v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la chimiothérapie gonadotoxique à risque faible ou modéré avant la congélation du tissu testiculaire sur la densité et le statut de maturité des cellules somatiques dans le tissu testiculaire humain (pré)pubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rouessau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème congrès de la Société d’Andrologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on the density and maturity status of somatic cells in human (pre)pubertal testicular tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Optimization of in vitro spermiogenesis in the mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Delessard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès annuel de l’European Society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Women’s and Couples’ Health Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483624v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of in vitro spermiogenesis in the mouse model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la spermiogenèse in vitro chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women’s and Couples’ Health Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478206v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la spermiogenèse in vitro chez la souris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Chemin</w:t>
+                <w:t xml:space="preserve">Impact of chemotherapy treatments on somatic cells in testicular tissue from prepubertal, peripubertal and pubertal patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Jeunes et Chercheurs de la Ligue Nationale contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483730v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemotherapy treatments on somatic cells in testicular tissue from prepubertal, peripubertal and pubertal patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Neusius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delessard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Jeunes et Chercheurs de la Ligue Nationale contre le Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">30èmes Journées de la Fédération Française d’Étude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483772v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemotherapy treatments on somatic cells in testicular tissue from prepubertal, peripubertal and pubertal patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rousseau Valentin</w:t>
+                <w:t xml:space="preserve">Impacts de la chimiothérapie gonadotoxique à risque faible ou modéré avant la congélation du tissu testiculaire sur la densité, le statut de maturité et la fonctionnalité des cellules somatiques dans le tissu testiculaire humain (pré)pubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Neusius</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delessard</w:t>
+                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées de la Fédération Française d’Étude de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Women’s and Couples’ Health Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483267v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et localisation de deux neuropeptides de la famille des RF-amides, Kp10 et 26RFa, et leurs récepteurs dans le testicule murin au cours de la première vague de la spermatogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low or Moderate Gonadotoxic Lymphoma Treatment Does Not Alter the Follicle Quality in Ovarian Tissue from Young Women before Cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Feraille</w:t>
+                <w:t xml:space="preserve">Complete Meiosis in Rat Prepubertal Testicular Tissue under in Vitro Sequential Culture Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
+              <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165541v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Meiosis in Rat Prepubertal Testicular Tissue under in Vitro Sequential Culture Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165353v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Throughout First Wave of Spermatogenesis: Transcriptomic Analysis of in Vitro Maturation of Fresh and Frozen Murine Testicular Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Feraille</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165551v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughout First Wave of Spermatogenesis: Transcriptomic Analysis of in Vitro Maturation of Fresh and Frozen Murine Testicular Tissues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
+              <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165348v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Wave of Spermatogenesis: Transcriptomic Analysis of in Vitro Maturation of Fresh and Frozen Testicular Tissues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the American Society of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, On line, United States. 2021</w:t>
+              <w:t xml:space="preserve">13th Network for Young Researchers in Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On line, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165265v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première vague de la spermatogenèse in vitro : analyse NGS de la maturation in vitro de tissus congelés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Network for Young Researchers in Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, On line, Germany. 2021</w:t>
+              <w:t xml:space="preserve">37ème congrès de la Société d’Andrologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165268v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première vague de la spermatogenèse in vitro : analyse NGS de la maturation in vitro de tissus congelés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Rondanino</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès de la Société d’Andrologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, On line, France. 2021</w:t>
+              <w:t xml:space="preserve">14ème Symposium Du Réseau Québécois En Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, On line, Canada. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165267v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Wave of Spermatogenesis: Transcriptomic Analysis of in Vitro Maturation of Fresh and Frozen Testicular Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Symposium Du Réseau Québécois En Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, On line, Canada. 2021</w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the American Society of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line, United States. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165269v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Underlying Mechanisms of Meiotic Arrest in Organotypic Culture of Rat Testicular Tissue: A Transcriptomic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Diminution de la fertilité après exposition de souris prépubères à la vincristine ou au cyclophosphamide à faible dose gonadotoxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Delessard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de La Société d’Andrologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Nancy, France. 2020</w:t>
+              <w:t xml:space="preserve">25èmes journées de la Fédération française d’étude de la reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165137v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de la fertilité après exposition de souris prépubères à la vincristine ou au cyclophosphamide à faible dose gonadotoxique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Underlying Mechanisms of Meiotic Arrest in Organotypic Culture of Rat Testicular Tissue: A Transcriptomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes journées de la Fédération française d’étude de la reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. 2020</w:t>
+              <w:t xml:space="preserve">36ème Congrès de La Société d’Andrologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Nancy, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165135v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’innovation médicale et hospitalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, 978-2-84874-976-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8051,51 +8185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="613014BF"/>
+    <w:nsid w:val="79458D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8282,51 +8416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6882-6413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199693587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9134-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Charnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98413-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feraille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Etancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Troche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Levade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2024.104374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bubenheim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1112834" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stalin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11286-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0884" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leflon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letailleur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;l&#232;ne Petrovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.06.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115893" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Di Pizio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives&#8208;feraille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12926" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100507" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02535-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74862-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oblette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saulnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.05.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215380" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondanino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oblette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verhaeghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bironneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-015-2341-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jumeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bironneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Milazzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bironneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Way" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116660" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05473992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupuis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delessard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rouessau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Valentin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chemin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neusius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez Maestre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6882-6413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199693587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9134-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Charnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98413-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feraille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Etancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Troche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Levade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2024.104374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1112834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bubenheim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leflon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letailleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;l&#232;ne Petrovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.06.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stalin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11286-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02535-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Di Pizio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives&#8208;feraille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12926" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74862-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oblette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saulnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.05.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215380" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondanino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oblette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verhaeghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bironneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-015-2341-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jumeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bironneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Way" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Milazzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bironneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemaire-Ewing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mossiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70449-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05473992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Valentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delessard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483691v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rouessau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neusius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez Maestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>