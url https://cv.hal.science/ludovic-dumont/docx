--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -220,806 +220,806 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo and in Vitro Spermatogenesis in Prepubertal Mouse Testes Exposed to Low Gonadotoxic Doses of Cytarabine or Daunorubicin</w:t>
+                <w:t xml:space="preserve">Detection of Minimal Residual Disease in Cryopreserved Testicular Tissue from (Pre)Pubertal Boys with Acute Leukemia Following First-Line Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delessard</w:t>
+                <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Moutard</w:t>
+                <w:t xml:space="preserve">Pascaline Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Charnay</w:t>
+                <w:t xml:space="preserve">Shirley Troche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rives</w:t>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.14230. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.deaf093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98413-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153236v1</w:t>
+                <w:t xml:space="preserve">hal-05153237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of minimal residual disease in cryopreserved testicular tissue from (pre)pubertal boys with acute leukemia following first-line therapy</w:t>
+                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Feraille</w:t>
+                <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Etancelin</w:t>
+                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Troche</w:t>
+                <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
+                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.1476-1484. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaf093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477943v1</w:t>
+                <w:t xml:space="preserve">hal-05423607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo and in Vitro Spermatogenesis in Prepubertal Mouse Testes Exposed to Low Gonadotoxic Doses of Cytarabine or Daunorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saias</w:t>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Brugnon</w:t>
+                <w:t xml:space="preserve">Coline Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Berthaut</w:t>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98413-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423607v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Minimal Residual Disease in Cryopreserved Testicular Tissue from (Pre)Pubertal Boys with Acute Leukemia Following First-Line Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detection of minimal residual disease in cryopreserved testicular tissue from (pre)pubertal boys with acute leukemia following first-line therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Troche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.deaf093. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.1476-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153237v1</w:t>
+                <w:t xml:space="preserve">hal-05477943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Telomere Interactions Are Impaired in Testicular Cancer Before and After Adjuvant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/andr.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478031v1</w:t>
@@ -1030,130 +1030,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of minimal residual disease in cryopreserved testicular tissue from (pre)pubertal boys with acute leukemia following first-line therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Troche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (8), pp.1476-1484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466838v1</w:t>
@@ -1190,51 +1190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azénor Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,130 +1298,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro spermatogenesis in prepubertal mouse testes exposed to low gonadotoxic doses of cytarabine or Daunorubicin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.14230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-98413-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477961v1</w:t>
@@ -1445,90 +1445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience and Andrological Follow-up after Testicular Tissue Cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (6), pp.104374. </w:t>
@@ -1566,90 +1566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spermatogenèse in vitro: état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2), pp.227-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1683,51 +1683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughout in vitro first spermatogenic wave: Next-generation sequencing gene expression patterns of fresh and cryopreserved prepubertal mice testicular tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and androgen/estrogen signaling pathways are altered in in vitro matured testicular tissues of prepubertal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Soirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2085,77 +2085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on spermatogonia quantity in human (pre)pubertal testicular tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bubenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,77 +2353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les progrès des approches de spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,64 +2513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2621,90 +2621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievement of complete in vitro spermatogenesis in testicular tissues from prepubertal mice exposed to mono- or polychemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2749,295 +2749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the cannabinoid receptor type 2 by the agonist JWH133 promotes the first wave of in vitro spermatogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IHC_Tool: An open-source Fiji procedure for quantitative evaluation of cross sections of testicular explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Rondanino</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.12928⟩</w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.100507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046421v1</w:t>
+                <w:t xml:space="preserve">hal-04046409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IHC_Tool: An open-source Fiji procedure for quantitative evaluation of cross sections of testicular explants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Activation of the cannabinoid receptor type 2 by the agonist JWH133 promotes the first wave of in vitro spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Moutard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.100507. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.673-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.12928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046409v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Freezing Protocols and Organotypic Culture: A Histological Study on Rat Prepubertal Testicular Tissue</w:t>
               </w:r>
@@ -3049,64 +3049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3157,51 +3157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress Is Associated with Telomere Interaction Impairment and Chromatin Condensation Defects in Spermatozoa of Infertile Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,64 +3317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives‐feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3425,90 +3425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Chemotherapy During Childhood or Adulthood and Consequences on Spermatogenesis and Male Fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3559,103 +3559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical risk of reduced fertility after exposure of prepubertal mice to vincristine or cyclophosphamide at low gonadotoxic doses in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.17859. </w:t>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (5), pp.304-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4372,51 +4372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does soaking temperature during controlled slow freezing of pre-pubertal mouse testes influence course of in vitro spermatogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinol Improves In Vitro Differentiation of Pre-Pubertal Mouse Spermatogonial Stem Cells into Sperm during the First Wave of Spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements du cancer sur le testicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de la Société d’Andrologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la chimiothérapie sur les différentes catégories de spermatogonies au sein du tissu testiculaire (pré)pubère humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,77 +5281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès de La Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
@@ -5380,51 +5380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and androgen/estrogen signaling signaling in in vitro matured testicular tissues of prepubertal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,51 +5432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
@@ -5518,51 +5518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales sur l’innovation médicale et hospitalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,445 +5613,445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on the density and maturity status of somatic cells in human (pre)pubertal testicular tissue</w:t>
+                <w:t xml:space="preserve">Optimization of in vitro spermiogenesis in the mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eva Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rousseau Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Delessard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès annuel de l’European Society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Women’s and Couples’ Health Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483624v1</w:t>
+                <w:t xml:space="preserve">hal-05478206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la chimiothérapie gonadotoxique à risque faible ou modéré avant la congélation du tissu testiculaire sur la densité et le statut de maturité des cellules somatiques dans le tissu testiculaire humain (pré)pubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rouessau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Rouessau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème congrès de la Société d’Andrologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of in vitro spermiogenesis in the mouse model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Moutard</w:t>
+                <w:t xml:space="preserve">Impact of low- or moderate-risk gonadotoxic chemotherapy prior to testicular tissue freezing on the density and maturity status of somatic cells in human (pre)pubertal testicular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women’s and Couples’ Health Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème congrès annuel de l’European Society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478206v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la spermiogenèse in vitro chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6132,77 +6132,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemotherapy treatments on somatic cells in testicular tissue from prepubertal, peripubertal and pubertal patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6244,103 +6244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemotherapy treatments on somatic cells in testicular tissue from prepubertal, peripubertal and pubertal patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Neusius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées de la Fédération Française d’Étude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
@@ -6382,77 +6382,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la chimiothérapie gonadotoxique à risque faible ou modéré avant la congélation du tissu testiculaire sur la densité, le statut de maturité et la fonctionnalité des cellules somatiques dans le tissu testiculaire humain (pré)pubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et localisation de deux neuropeptides de la famille des RF-amides, Kp10 et 26RFa, et leurs récepteurs dans le testicule murin au cours de la première vague de la spermatogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,64 +6632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low or Moderate Gonadotoxic Lymphoma Treatment Does Not Alter the Follicle Quality in Ovarian Tissue from Young Women before Cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Soirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,51 +6904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
@@ -6977,90 +6977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughout First Wave of Spermatogenesis: Transcriptomic Analysis of in Vitro Maturation of Fresh and Frozen Murine Testicular Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lopez Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
@@ -7227,51 +7227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7352,90 +7352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague de la spermatogenèse in vitro : analyse NGS de la maturation in vitro de tissus congelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lopez Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rondanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis and Androgen/Estrogen Signaling in in Vitro Matured Testicular Tissues of Prepubertal Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,90 +7602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Wave of Spermatogenesis: Transcriptomic Analysis of in Vitro Maturation of Fresh and Frozen Testicular Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7727,103 +7727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la fertilité après exposition de souris prépubères à la vincristine ou au cyclophosphamide à faible dose gonadotoxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes journées de la Fédération française d’étude de la reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. 2020</w:t>
@@ -7878,64 +7878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’innovation médicale et hospitalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, 978-2-84874-976-1</w:t>
@@ -8185,51 +8185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79458D9B"/>
+    <w:nsid w:val="0C3DE28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8416,51 +8416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6882-6413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199693587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9134-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Charnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98413-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feraille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Etancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Troche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Levade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2024.104374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1112834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bubenheim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leflon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letailleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;l&#232;ne Petrovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.06.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stalin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11286-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02535-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Di Pizio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives&#8208;feraille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12926" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74862-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oblette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saulnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.05.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215380" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondanino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oblette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verhaeghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bironneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-015-2341-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jumeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bironneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Way" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Milazzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bironneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemaire-Ewing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mossiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70449-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05473992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Valentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delessard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483691v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rouessau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neusius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez Maestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6882-6413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199693587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9134-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feraille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Etancelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Troche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Hennebicq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Charnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98413-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05466838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05477961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Levade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2024.104374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1112834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bubenheim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leflon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letailleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;l&#232;ne Petrovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.06.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stalin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11286-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100507" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12928" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02535-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Di Pizio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives&#8208;feraille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12926" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74862-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oblette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saulnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.05.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20215380" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondanino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oblette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verhaeghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bironneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-015-2341-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jumeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bironneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Way" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01918668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Milazzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bironneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemaire-Ewing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mossiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70449-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05473992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rouessau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delessard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05483267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neusius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez Maestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05165541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>