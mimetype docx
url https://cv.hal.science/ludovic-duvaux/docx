--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -4211,51 +4211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB9ABAFD"/>
+    <w:nsid w:val="483CD591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>