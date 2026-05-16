--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,4156 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4105 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Duvaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0960-0312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150007264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204177176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=O5_sBy8AAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358448396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4479-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Studying Epigenetic Diversity in Natural Populations: Proof of Concept in Poplar and Oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Environmental Fungus Scedosporium dehoogii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (6), pp.889-892. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-021-00582-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat to Asian wild apple trees posed by gene flow from domesticated apple trees and their pestified pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gracia Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.4925-4941. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-age climate adaptations trap the alpine marmot in a state of low genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni I. Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achchuthan Shanmugasundram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Börno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.1712-1720. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genome Sequencing of the Scab Fungal Species Venturia inaequalis, Venturiapirina, Venturia aucupariae and Venturia asperata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Sargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.2405-2414. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.119.400047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are assortative mating and genital divergence driven by reinforcement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Montaño-Rendón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja M. Westram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (6), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing collaborative works for faster progress on fungal respiratory infections in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (suppl_1), pp.S42-S59. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myx106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Eyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Human-Pathogenic Fungus Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (37), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00871-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Eyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Sugio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (17), pp.4197-4215. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of Nautilus pompilius populations surrounding Australia and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (13), pp.3316-3328. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Copy Number Variation in Host Races of the Pea Aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Geissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Jiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-facilitated metapopulation dynamics in an emerging pest species, Cimex lectularius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Horsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Butlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1071-1084. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and gene flow: inferring the speciation history of European house mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boursot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.5248-5264. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05343.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and gene flow: inferring the speciation history of European house mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boursot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (24), pp.5248-5264. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05343.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing omics approaches to elucidate pathogenic mechanisms in Scedosporium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Human and Animal Mycology (ISHAM). INT., Jun 2018, Amsterdam, Netherlands. 1 p, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myy036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pangenome of European white oaks : A new approach to assess genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Magris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAuFlow: A snakemake workflow for pangenome graph augmentation using short read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of pangenome graphs for the analysis and monitoring of fungal plant pathogen populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCLB 2024 International Symposium on Cereal Leaf Blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche reproductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4211,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="483CD591"/>
+    <w:nsid w:val="A5808922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4442,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-duvaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0960-0312" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150007264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204177176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358448396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4479-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03356977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-021-00582-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972460v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Guitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia Coquerel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni I. Gossmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achchuthan Shanmugasundram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan B&#246;rno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sargent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hollander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Monta&#241;o-Rend&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myx106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thornton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00871-17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jackson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dawson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Burke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Geissmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jiang Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Fountain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Horsburgh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reinhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Butlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12673" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05343.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandeputte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myy036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Magris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-duvaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0960-0312" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150007264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204177176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=O5_sBy8AAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358448396" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4479-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03356977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-021-00582-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972460v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Guitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia Coquerel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni I. Gossmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achchuthan Shanmugasundram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan B&#246;rno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sargent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hollander" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Monta&#241;o-Rend&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.85" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myx106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thornton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00871-17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jackson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dawson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Burke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Geissmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jiang Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu266" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Fountain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Horsburgh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reinhardt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Butlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12673" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05343.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandeputte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myy036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Magris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>