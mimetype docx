--- v0 (2026-03-18)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Falaix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avatars du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre habité pour demeurer vivant : A propos de l'ouvrage de Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradis artificiels du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et renouveau paradigmatique de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.78-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et transition récréative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'incidences Natura 2000 et sports de nature : un virage paradigmatique dans la conduite d'une action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime, habitabilité et cosmogonies immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharabilisation : vers une institutionnalisation des dynamiques socioculturelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 174, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Géographie(s) et droit(s), 6 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation populaire, rempart au populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trajectoires des stations touristique, 39, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme du surf : enjeux, limites et dimensions prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha spirit : la vague habitée comme rempart à l'institutionnalisation de la culture surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.28-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter des surfeurs face au réenchantement touristique du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.132-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.881097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 361, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Taghazout - Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et offre de formation des fédérations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature : jeux d'acteurs institutionnels et gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement du surf : enjeu sportif ou touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 156, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations sportives sur le domaine privé : les conventions de passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature dans le département des Landes : du développement maîtrisé à la mobilisation d'une &amp;quot;ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 686, pp.410-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des sports de nature après la réforme de la taxe d'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'état pense-t-il les vacances ? Analyse cognitive du changement de référentiel des politiques publiques en faveur des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature sous contrôle de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxe d'aménagement, départements et sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie sociale et territoriale dans les directions interministérielles de la cohésion sociale : Vers une co-construction des politiques publiques entre cadres d'Etat et habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'intime : l'exemple des territoires du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations du surf sur la côte basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmogonic dimension of surfing : an existential quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact zones and liminal spaces : the culture and history of surfing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs comme expression d'un rapport au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Loisirs - Comité d'Etablissement Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vague habitée à l'habitabilité récréative : plaidoyer pour une géographie de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition récréative &amp; Ecologie corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - UMR Pacte - GRDI, Jun 2016, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la station à l'aire touristique: les processus de territorialisation à l'épreuve de la diversité des ressources mobilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAST 2015 - Trajectoires des aires touristiques: dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme TRATSO - MSHA, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural and creative industries : economic development and urban regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand - IRSTEA - METAFORT UMR1273 - Séminaire equipe EIDER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et innovation socioterritoriale : quelle place pour l'habitabilité des territoires dans l'action publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcreativa: 1st européen conference - Creative industries and social innovation: concepts, praticien and policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge BS and Sinnergiak, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : Habitabilité des surfeurs et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les états généraux du surf à Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Biarritz, Oct 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : en Terrains Vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.19-45, 2017, 0782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea, Surf & Sun : Une culture sportive à l'épreuve de la commercialisation d'une pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.141-167, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Vers une hétérotrophe scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.351-365, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surfeur noir de la République : Récit de trajectoires associatives et politiques depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.329-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatt Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération du référentiel d'une politique publique en faveur des sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callède JP; Sabatier F; Bouneau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Nature, et développement durable : une question de génération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.265-284, 2014, 978-2-85892-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : de la mise en scène d'une histoire évènementielle à l'emprise sociospatiale d'une culture sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Editions, pp.47-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sociale des vacances passée au crible des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation, espaces de pratiques et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing worlds (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9fw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance politique du mouvement sportif : l'exemple de la Fédération Française de Surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature & Récréation - n°1 - Recension - Fin et confins du tourisme: interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vagues et des hommes : la glisse au cœur des résistances et contestations face à l'institutionnalisation des territoires du surf en Aquitaine&amp;quot; Compte rendu de thèse - Mondes du Tourisme, 2012, n°6, pp. 102-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; Aix-Marseille Université (AMU) - LIEU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ? Le cas de Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACTé EA 4281. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz: éléments de cadrage théorique pour une méthodologie de l'action publique pensée à travers le système culturel territorialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ville de Biarritz. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Falaix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avatars du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre habité pour demeurer vivant : A propos de l'ouvrage de Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradis artificiels du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et renouveau paradigmatique de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.78-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et transition récréative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'incidences Natura 2000 et sports de nature : un virage paradigmatique dans la conduite d'une action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime, habitabilité et cosmogonies immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharabilisation : vers une institutionnalisation des dynamiques socioculturelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 174, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Géographie(s) et droit(s), 6 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation populaire, rempart au populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trajectoires des stations touristique, 39, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme du surf : enjeux, limites et dimensions prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha spirit : la vague habitée comme rempart à l'institutionnalisation de la culture surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.28-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter des surfeurs face au réenchantement touristique du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.132-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.881097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 361, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Taghazout - Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et offre de formation des fédérations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature : jeux d'acteurs institutionnels et gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations sportives sur le domaine privé : les conventions de passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement du surf : enjeu sportif ou touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 156, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature dans le département des Landes : du développement maîtrisé à la mobilisation d'une &amp;quot;ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 686, pp.410-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'état pense-t-il les vacances ? Analyse cognitive du changement de référentiel des politiques publiques en faveur des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des sports de nature après la réforme de la taxe d'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature sous contrôle de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxe d'aménagement, départements et sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie sociale et territoriale dans les directions interministérielles de la cohésion sociale : Vers une co-construction des politiques publiques entre cadres d'Etat et habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'intime : l'exemple des territoires du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations du surf sur la côte basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmogonic dimension of surfing : an existential quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact zones and liminal spaces : the culture and history of surfing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs comme expression d'un rapport au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Loisirs - Comité d'Etablissement Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vague habitée à l'habitabilité récréative : plaidoyer pour une géographie de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition récréative &amp; Ecologie corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - UMR Pacte - GRDI, Jun 2016, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la station à l'aire touristique: les processus de territorialisation à l'épreuve de la diversité des ressources mobilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAST 2015 - Trajectoires des aires touristiques: dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme TRATSO - MSHA, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural and creative industries : economic development and urban regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand - IRSTEA - METAFORT UMR1273 - Séminaire equipe EIDER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et innovation socioterritoriale : quelle place pour l'habitabilité des territoires dans l'action publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcreativa: 1st européen conference - Creative industries and social innovation: concepts, praticien and policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge BS and Sinnergiak, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : Habitabilité des surfeurs et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les états généraux du surf à Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Biarritz, Oct 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea, Surf & Sun : Une culture sportive à l'épreuve de la commercialisation d'une pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.141-167, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : en Terrains Vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.19-45, 2017, 0782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Vers une hétérotrophe scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.351-365, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surfeur noir de la République : Récit de trajectoires associatives et politiques depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.329-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatt Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération du référentiel d'une politique publique en faveur des sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callède JP; Sabatier F; Bouneau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Nature, et développement durable : une question de génération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.265-284, 2014, 978-2-85892-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : de la mise en scène d'une histoire évènementielle à l'emprise sociospatiale d'une culture sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Editions, pp.47-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sociale des vacances passée au crible des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation, espaces de pratiques et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing worlds (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9fw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance politique du mouvement sportif : l'exemple de la Fédération Française de Surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature & Récréation - n°1 - Recension - Fin et confins du tourisme: interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vagues et des hommes : la glisse au cœur des résistances et contestations face à l'institutionnalisation des territoires du surf en Aquitaine&amp;quot; Compte rendu de thèse - Mondes du Tourisme, 2012, n°6, pp. 102-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; Aix-Marseille Université (AMU) - LIEU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ? Le cas de Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACTé EA 4281. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz: éléments de cadrage théorique pour une méthodologie de l'action publique pensée à travers le système culturel territorialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ville de Biarritz. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.881097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.881097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>