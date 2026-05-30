--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Falaix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avatars du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre habité pour demeurer vivant : A propos de l'ouvrage de Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradis artificiels du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et renouveau paradigmatique de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.78-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et transition récréative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'incidences Natura 2000 et sports de nature : un virage paradigmatique dans la conduite d'une action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime, habitabilité et cosmogonies immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharabilisation : vers une institutionnalisation des dynamiques socioculturelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 174, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Géographie(s) et droit(s), 6 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation populaire, rempart au populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trajectoires des stations touristique, 39, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme du surf : enjeux, limites et dimensions prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha spirit : la vague habitée comme rempart à l'institutionnalisation de la culture surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.28-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter des surfeurs face au réenchantement touristique du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.132-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.881097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 361, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Taghazout - Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et offre de formation des fédérations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature : jeux d'acteurs institutionnels et gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations sportives sur le domaine privé : les conventions de passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement du surf : enjeu sportif ou touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 156, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature dans le département des Landes : du développement maîtrisé à la mobilisation d'une &amp;quot;ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 686, pp.410-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'état pense-t-il les vacances ? Analyse cognitive du changement de référentiel des politiques publiques en faveur des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des sports de nature après la réforme de la taxe d'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature sous contrôle de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxe d'aménagement, départements et sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie sociale et territoriale dans les directions interministérielles de la cohésion sociale : Vers une co-construction des politiques publiques entre cadres d'Etat et habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'intime : l'exemple des territoires du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations du surf sur la côte basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmogonic dimension of surfing : an existential quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact zones and liminal spaces : the culture and history of surfing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs comme expression d'un rapport au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Loisirs - Comité d'Etablissement Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vague habitée à l'habitabilité récréative : plaidoyer pour une géographie de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition récréative &amp; Ecologie corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - UMR Pacte - GRDI, Jun 2016, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la station à l'aire touristique: les processus de territorialisation à l'épreuve de la diversité des ressources mobilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAST 2015 - Trajectoires des aires touristiques: dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme TRATSO - MSHA, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural and creative industries : economic development and urban regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand - IRSTEA - METAFORT UMR1273 - Séminaire equipe EIDER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et innovation socioterritoriale : quelle place pour l'habitabilité des territoires dans l'action publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcreativa: 1st européen conference - Creative industries and social innovation: concepts, praticien and policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge BS and Sinnergiak, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : Habitabilité des surfeurs et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les états généraux du surf à Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Biarritz, Oct 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea, Surf & Sun : Une culture sportive à l'épreuve de la commercialisation d'une pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.141-167, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : en Terrains Vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.19-45, 2017, 0782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Vers une hétérotrophe scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.351-365, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surfeur noir de la République : Récit de trajectoires associatives et politiques depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.329-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatt Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération du référentiel d'une politique publique en faveur des sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callède JP; Sabatier F; Bouneau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Nature, et développement durable : une question de génération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.265-284, 2014, 978-2-85892-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : de la mise en scène d'une histoire évènementielle à l'emprise sociospatiale d'une culture sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Editions, pp.47-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sociale des vacances passée au crible des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation, espaces de pratiques et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing worlds (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9fw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance politique du mouvement sportif : l'exemple de la Fédération Française de Surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature & Récréation - n°1 - Recension - Fin et confins du tourisme: interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vagues et des hommes : la glisse au cœur des résistances et contestations face à l'institutionnalisation des territoires du surf en Aquitaine&amp;quot; Compte rendu de thèse - Mondes du Tourisme, 2012, n°6, pp. 102-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; Aix-Marseille Université (AMU) - LIEU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ? Le cas de Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACTé EA 4281. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz: éléments de cadrage théorique pour une méthodologie de l'action publique pensée à travers le système culturel territorialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ville de Biarritz. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Falaix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avatars du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre habité pour demeurer vivant : A propos de l'ouvrage de Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradis artificiels du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et renouveau paradigmatique de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (4), pp.78-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité et transition récréative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'incidences Natura 2000 et sports de nature : un virage paradigmatique dans la conduite d'une action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime, habitabilité et cosmogonies immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharabilisation : vers une institutionnalisation des dynamiques socioculturelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 174, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Géographie(s) et droit(s), 6 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation populaire, rempart au populisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trajectoires des stations touristique, 39, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme du surf : enjeux, limites et dimensions prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha spirit : la vague habitée comme rempart à l'institutionnalisation de la culture surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.28-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 361, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter des surfeurs face au réenchantement touristique du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.132-150. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.881097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Taghazout - Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et offre de formation des fédérations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature : jeux d'acteurs institutionnels et gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations sportives sur le domaine privé : les conventions de passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement du surf : enjeu sportif ou touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 156, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature dans le département des Landes : du développement maîtrisé à la mobilisation d'une &amp;quot;ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 686, pp.410-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'état pense-t-il les vacances ? Analyse cognitive du changement de référentiel des politiques publiques en faveur des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des sports de nature après la réforme de la taxe d'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature sous contrôle de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxe d'aménagement, départements et sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie sociale et territoriale dans les directions interministérielles de la cohésion sociale : Vers une co-construction des politiques publiques entre cadres d'Etat et habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'intime : l'exemple des territoires du surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations du surf sur la côte basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmogonic dimension of surfing : an existential quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact zones and liminal spaces : the culture and history of surfing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs comme expression d'un rapport au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Loisirs - Comité d'Etablissement Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vague habitée à l'habitabilité récréative : plaidoyer pour une géographie de l'intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition récréative &amp; Ecologie corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - UMR Pacte - GRDI, Jun 2016, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la station à l'aire touristique: les processus de territorialisation à l'épreuve de la diversité des ressources mobilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAST 2015 - Trajectoires des aires touristiques: dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme TRATSO - MSHA, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural and creative industries : economic development and urban regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographie de l'intime et action publique territorialisée : réflexions sur l'habitabilité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand - IRSTEA - METAFORT UMR1273 - Séminaire equipe EIDER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et innovation socioterritoriale : quelle place pour l'habitabilité des territoires dans l'action publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcreativa: 1st européen conference - Creative industries and social innovation: concepts, praticien and policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge BS and Sinnergiak, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : Habitabilité des surfeurs et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les états généraux du surf à Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Biarritz, Oct 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea, Surf & Sun : Une culture sportive à l'épreuve de la commercialisation d'une pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.141-167, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Vers une hétérotrophe scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.351-365, 2017, 9782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : en Terrains Vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.19-45, 2017, 0782858924738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surfeur noir de la République : Récit de trajectoires associatives et politiques depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Falaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.329-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatt Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération du référentiel d'une politique publique en faveur des sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callède JP; Sabatier F; Bouneau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Nature, et développement durable : une question de génération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.265-284, 2014, 978-2-85892-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz : de la mise en scène d'une histoire évènementielle à l'emprise sociospatiale d'une culture sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de Biarritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Editions, pp.47-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sociale des vacances passée au crible des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vacances et l'animation, espaces de pratiques et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing worlds (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9fw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance politique du mouvement sportif : l'exemple de la Fédération Française de Surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature & Récréation - n°1 - Recension - Fin et confins du tourisme: interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vagues et des hommes : la glisse au cœur des résistances et contestations face à l'institutionnalisation des territoires du surf en Aquitaine&amp;quot; Compte rendu de thèse - Mondes du Tourisme, 2012, n°6, pp. 102-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; Aix-Marseille Université (AMU) - LIEU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ? Le cas de Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACTé EA 4281. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf à Biarritz: éléments de cadrage théorique pour une méthodologie de l'action publique pensée à travers le système culturel territorialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ville de Biarritz. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.881097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.881097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>