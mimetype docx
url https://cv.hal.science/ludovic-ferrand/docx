--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -348,789 +348,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molly Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271228v2</w:t>
+                <w:t xml:space="preserve">hal-04461068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461068v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
+                <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Rochat</w:t>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+                <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.615-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808026v1</w:t>
+                <w:t xml:space="preserve">hal-03947334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
+                <w:t xml:space="preserve">Joint action with human and robotic co-actors: Self-other integration is immune to the perceived humanness of the interacting partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fayol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231158481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947334v1</w:t>
+                <w:t xml:space="preserve">hal-04017274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taboo language across the globe: A multi-lab study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Badan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Basclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.3794-3813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-024-02376-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint action with human and robotic co-actors: Self-other integration is immune to the perceived humanness of the interacting partner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Belletier</w:t>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77 (1), pp.70-89. </w:t>
+              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231158481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017274v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewAbstractConcepts: A Database of 42 Normed Abstract Concepts and Exemplars</w:t>
               </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,252 +1634,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-association norms for 1,100 French words with varying levels of concreteness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76 (12), pp.2794-2803. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231154454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920422v1</w:t>
+                <w:t xml:space="preserve">hal-04089250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+                <w:t xml:space="preserve">Word-association norms for 1,100 French words with varying levels of concreteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (12), pp.2794-2803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218231154454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089250v1</w:t>
+                <w:t xml:space="preserve">hal-03920422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The loci of Stroop effects: a critical review of methods and evidence for levels of processing contributing to color-word Stroop effects and the implications for the loci of attentional selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t>
@@ -2592,51 +2592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of high-frequency rTMS of the left dorsolateral prefrontal cortex on the resolution of response, semantic and task conflict in the colour-word Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,377 +2720,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O’connor</w:t>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324227v2</w:t>
+                <w:t xml:space="preserve">hal-02991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
+                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+                <w:t xml:space="preserve">Richard O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991484v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonority as a Phonological Cue in Early Perception of Written Syllables in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive impact of Social Robots: How anthropomorphism boosts performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Locus of the Stroop Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI Study of Response and Semantic Conflict in the Stroop Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Cognitive Control in Presence of Anthropomorphized Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,395 +3862,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of exposure to unrealistically high beauty standards on inhibitory control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juneau</w:t>
+                <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0473⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347233v1</w:t>
+                <w:t xml:space="preserve">hal-02324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
+                <w:t xml:space="preserve">National Stereotypes and Robots' Perception: The “Made in” Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01786⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2019.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324229v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Stereotypes and Robots' Perception: The “Made in” Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of exposure to unrealistically high beauty standards on inhibitory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Selimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.473 - 493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2019.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324255v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
               </w:r>
@@ -4500,90 +4500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (21), pp.5843. </w:t>
@@ -6348,51 +6348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,265 +6879,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446793v1</w:t>
+                <w:t xml:space="preserve">hal-02446801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446801v1</w:t>
+                <w:t xml:space="preserve">hal-02446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subitizing in congenitally blind adults</w:t>
               </w:r>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (2), pp.271-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8045,51 +8045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8849,51 +8849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The processing of singular and plural nouns in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,51 +9108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,234 +9193,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d'âge d'acquisition pour 400 mots monosyllabiques</w:t>
+                <w:t xml:space="preserve">Syllabic length effects in visual word recognition and naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 103 (3), pp.445-467. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (2), pp.167-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/psy.2003.29645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0001-6918(03)00031-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879020v1</w:t>
+                <w:t xml:space="preserve">hal-03879047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabic length effects in visual word recognition and naming</w:t>
+                <w:t xml:space="preserve">Normes d'âge d'acquisition pour 400 mots monosyllabiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 (3), pp.445-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2003.29645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0001-6918(03)00031-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03879047v1</w:t>
+                <w:t xml:space="preserve">hal-03879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked Repetition and Phonological Priming Within and Across Modalities.</w:t>
               </w:r>
@@ -12014,234 +12014,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List context effects on masked phonological priming in the lexical decision task</w:t>
+                <w:t xml:space="preserve">Masked Priming of Word and Picture Naming: The Role of Syllabic Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 3 (4), pp.515-519. </w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35 (5), pp.708-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03214557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877527v1</w:t>
+                <w:t xml:space="preserve">hal-03877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Priming of Word and Picture Naming: The Role of Syllabic Units</w:t>
+                <w:t xml:space="preserve">List context effects on masked phonological priming in the lexical decision task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3 (4), pp.515-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03214557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03877523v1</w:t>
+                <w:t xml:space="preserve">hal-03877527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Refractory States across Languages in a Global Aphasic Patient</w:t>
               </w:r>
@@ -12985,221 +12985,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Orthography are Independent of Phonology in Masked form Priming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Effects of Masked Homophone Primes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 47 (2), pp.365-382. </w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (2), pp.218-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14640749408401116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1994.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877101v1</w:t>
+                <w:t xml:space="preserve">hal-03877124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Effects of Masked Homophone Primes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Orthography are Independent of Phonology in Masked form Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 47 (2), pp.365-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14640749408401116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmla.1994.1011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03877124v1</w:t>
+                <w:t xml:space="preserve">hal-03877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of masked form priming in picture and word naming</w:t>
               </w:r>
@@ -14280,77 +14280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14500,51 +14500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14729,51 +14729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TabooLex : une base de données lexicales et émotionnelles des mots tabous à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14919,90 +14919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a socio-evaluative context modulate the amplitude of the phonological deficit in developmental dyslexia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15152,51 +15152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’exposition aux canons de beauté sur la performance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15349,191 +15349,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The locus of the phonology-to-spelling consistency effect.</w:t>
+                <w:t xml:space="preserve">The locus of the sound-to-spelling consistency effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Directions In Word Learning, Department of Psychology, University of York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329645v1</w:t>
+                <w:t xml:space="preserve">hal-00329652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The locus of the sound-to-spelling consistency effects</w:t>
+                <w:t xml:space="preserve">The locus of the phonology-to-spelling consistency effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">New Directions In Word Learning, Department of Psychology, University of York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329652v1</w:t>
+                <w:t xml:space="preserve">hal-00329645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual word recognition of monosyllabic monomorphemic French words: New evidence from lexical decision, naming and progressive demasking.</w:t>
               </w:r>
@@ -16734,51 +16734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributional analyses of the Stroop, Simon, and Flanker tasks and their relationship with working memory capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16842,51 +16842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses distributionnelles des tâches Stroop, Simon et Flanker et leur relation avec les capacités en Mémoire de Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17153,51 +17153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social robots will boost your cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17547,51 +17547,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Locus of the Stroop Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18649,51 +18649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lexicon project and other French megastudies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20163,51 +20163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8574B94B"/>
+    <w:nsid w:val="CD82E645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20394,51 +20394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1631-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774369X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sulpizio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz G&#252;nther" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Badan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basclain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02376-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zeelenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pecher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231154454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01488-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347083v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2928823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-014-0503-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2012.01266.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guerassimovitch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.586534" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311004052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gareth Gaskell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riggs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castronovo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.840" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.092.0271" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210802618850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.1.137" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Riggs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fryziel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01696.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2005.01579.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3713B38854FBD1E8B886ADF2E335F0DD6368640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195559" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879120v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rastle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.06.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZKH2T5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879020v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29645" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(03)00031-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1C5Q7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.29.6.1256" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881029v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn-Yeu Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chin Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879007v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096777200201000101" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879011v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.5.3.264" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29575" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878983v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881079v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1999.2675" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHGDJJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755907" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28628" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878950v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.3.1.44" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878930v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.2.3.194" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28503" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99261778" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200732" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(98)00021-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTRVVH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03212947" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Humphreys" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877581v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201122" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877543v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1997.28939" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877527v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03214557" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0037" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0901LJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877532v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026432996381692" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(95)00010-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F76D242-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877524v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0033" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF882L8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(94)00030-K" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC7CRMK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877176v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28826" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877183v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28859" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506289508401741" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877360v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208367" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877101v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14640749408401116" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877124v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1994.1011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXM6CDB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877106v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200868" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877167v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1994.28759" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877094v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03334157" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877086v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724989208250619" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176209v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovic" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958528v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329645v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329652v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. New" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297083v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294832v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297065v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297058v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simpson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Riggs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297052v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799648v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Croizet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jobert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799656v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003869v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ayora" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888657v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297022v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayora" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160560v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160557v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880085v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880079v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00495-6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160565v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160563v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881149v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881156v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881125v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881108v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881096v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381370v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003671v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880083v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1631-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774369X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sulpizio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz G&#252;nther" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Badan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basclain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02376-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zeelenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pecher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231154454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01488-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347083v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2928823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-014-0503-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2012.01266.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guerassimovitch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.586534" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311004052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gareth Gaskell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riggs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castronovo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.840" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.092.0271" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210802618850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.1.137" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Riggs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fryziel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01696.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2005.01579.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3713B38854FBD1E8B886ADF2E335F0DD6368640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195559" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879120v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rastle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.06.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZKH2T5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879047v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(03)00031-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1C5Q7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29645" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.29.6.1256" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881029v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn-Yeu Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chin Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879007v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096777200201000101" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879011v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.5.3.264" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29575" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878983v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881079v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1999.2675" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHGDJJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755907" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28628" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878950v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.3.1.44" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878930v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.2.3.194" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28503" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99261778" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200732" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(98)00021-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTRVVH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03212947" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Humphreys" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877581v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201122" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877543v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1997.28939" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0901LJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877527v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03214557" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877532v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026432996381692" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(95)00010-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F76D242-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877524v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0033" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF882L8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(94)00030-K" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC7CRMK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877176v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28826" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877183v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28859" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506289508401741" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877360v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208367" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877124v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1994.1011" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXM6CDB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14640749408401116" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877106v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200868" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877167v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1994.28759" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877094v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03334157" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877086v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724989208250619" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176209v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovic" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958528v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329652v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329645v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. New" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297083v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294832v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297065v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297058v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simpson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Riggs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297052v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799648v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Croizet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jobert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799656v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003869v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ayora" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888657v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297022v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayora" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160560v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160557v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880085v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880079v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00495-6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160565v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160563v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881149v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881156v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881125v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881108v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881096v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381370v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003671v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880083v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>