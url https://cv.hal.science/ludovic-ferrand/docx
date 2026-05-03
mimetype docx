--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -180,13384 +180,13514 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in attentional selection: revealing processes underlying the degradation of task set quality</w:t>
+                <w:t xml:space="preserve">Facilitation, interference, or both? Disentangling processes in the stroop, simon, and flanker tasks using neutral conditions and distributional analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Burca</w:t>
+                <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Clotilde Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">Yasmine Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.57. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (4), pp.486-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02087-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969540v1</w:t>
+                <w:t xml:space="preserve">hal-05604166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in attentional selection: revealing processes underlying the degradation of task set quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Molly Carruthers</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02087-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461068v2</w:t>
+                <w:t xml:space="preserve">hal-04969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271228v2</w:t>
+                <w:t xml:space="preserve">hal-04461068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Fayol</w:t>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03947334v1</w:t>
+                <w:t xml:space="preserve">hal-04271228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint action with human and robotic co-actors: Self-other integration is immune to the perceived humanness of the interacting partner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Belletier</w:t>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77 (1), pp.70-89. </w:t>
+              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231158481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017274v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taboo language across the globe: A multi-lab study</w:t>
+                <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Sulpizio</w:t>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Günther</w:t>
+                <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Badan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02376-6⟩</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.615-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572180v1</w:t>
+                <w:t xml:space="preserve">hal-03947334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taboo language across the globe: A multi-lab study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Rochat</w:t>
+                <w:t xml:space="preserve">Linda Badan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Benjamin Basclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.3794-3813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02376-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808026v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NewAbstractConcepts: A Database of 42 Normed Abstract Concepts and Exemplars</w:t>
+                <w:t xml:space="preserve">Joint action with human and robotic co-actors: Self-other integration is immune to the perceived humanness of the interacting partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Izaute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Zeelenberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.384⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231158481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646372v1</w:t>
+                <w:t xml:space="preserve">hal-04017274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NewAbstractConcepts: A Database of 42 Normed Abstract Concepts and Exemplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Martinot</w:t>
+                <w:t xml:space="preserve">René Zeelenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Ginet</w:t>
+                <w:t xml:space="preserve">Diane Pecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844748v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional analyses reveal the polymorphic nature of the Stroop interference effect: It’s about (response) time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa M Martinon</w:t>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13421-024-01538-3⟩</w:t>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500432v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse-tracking study of the composite nature of the Stroop effect at the level of response execution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+                <w:t xml:space="preserve">Distributional analyses reveal the polymorphic nature of the Stroop interference effect: It’s about (response) time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa M Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279036⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.1229-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-024-01538-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879742v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A mouse-tracking study of the composite nature of the Stroop effect at the level of response execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04089250v1</w:t>
+                <w:t xml:space="preserve">hal-03879742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-association norms for 1,100 French words with varying levels of concreteness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218231154454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03920422v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Word-association norms for 1,100 French words with varying levels of concreteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-02011-x⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (12), pp.2794-2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231154454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360869v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loci of Stroop effects: a critical review of methods and evidence for levels of processing contributing to color-word Stroop effects and the implications for the loci of attentional selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-021-01554-x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-02011-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323077v3</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Exposure to Pictures of Nature Boost Attentional Control in the Stroop task?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The loci of Stroop effects: a critical review of methods and evidence for levels of processing contributing to color-word Stroop effects and the implications for the loci of attentional selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wadsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.1029-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-021-01554-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832187v1</w:t>
+                <w:t xml:space="preserve">hal-03323077v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does Exposure to Pictures of Nature Boost Attentional Control in the Stroop task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385780v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic similarity and associated abstractness norms for 630 French word pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.1166-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-020-01488-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intangible features extraction in the processing of abstract concepts: Evidence from picture-word priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0251448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-frequency rTMS of the left dorsolateral prefrontal cortex on the resolution of response, semantic and task conflict in the colour-word Stroop task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147527v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
+                <w:t xml:space="preserve">The effect of high-frequency rTMS of the left dorsolateral prefrontal cortex on the resolution of response, semantic and task conflict in the colour-word Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+                <w:t xml:space="preserve">Gizem Arabaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.1241-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-021-02237-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991484v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O’connor</w:t>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324227v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonority as a Phonological Cue in Early Perception of Written Syllables in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Berthon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.558443⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967616v1</w:t>
+                <w:t xml:space="preserve">hal-02324227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMABASE: A new set of 313 colourised line drawings standardised in French for name agreement, image agreement, conceptual familiarity, age-of-acquisition, and imageability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Sonority as a Phonological Cue in Early Perception of Written Syllables in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Lukowski Duplessy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021820932822⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.558443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909374v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impact of Social Robots: How anthropomorphism boosts performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IMABASE: A new set of 313 colourised line drawings standardised in French for name agreement, image agreement, conceptual familiarity, age-of-acquisition, and imageability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Lukowski Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MRA.2019.2928823⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (11), pp.1862-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021820932822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347083v3</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Locus of the Stroop Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Cognitive impact of Social Robots: How anthropomorphism boosts performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02860⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2019.2928823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420334v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI Study of Response and Semantic Conflict in the Stroop Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benattayallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.Article 2426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response modality and the Stroop task: Are there phonological Stroop effects with manual responses?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Editorial: The Locus of the Stroop Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000459⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345092v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Cognitive Control in Presence of Anthropomorphized Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Response modality and the Stroop task: Are there phonological Stroop effects with manual responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin S Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinkar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Weekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Momenian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12369-018-00511-w⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (5), pp.361-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324250v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improved Cognitive Control in Presence of Anthropomorphized Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01786⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.463-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-018-00511-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324229v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Stereotypes and Robots' Perception: The “Made in” Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2019.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of exposure to unrealistically high beauty standards on inhibitory control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juneau</w:t>
+                <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347233v1</w:t>
+                <w:t xml:space="preserve">hal-02324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The impact of exposure to unrealistically high beauty standards on inhibitory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Selimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.03.009⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.473 - 493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324248v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324242v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
+                <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.1285-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631397v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Sad Past Is Left: The Mental Metaphors Between Time, Valence, and Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324246v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further clarifications on age-related differences in Stroop interference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">When the Sad Past Is Left: The Mental Metaphors Between Time, Valence, and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-017-1427-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324238v1</w:t>
+                <w:t xml:space="preserve">hal-02324246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic lexical decisions in French: Evidence for a feedback inconsistency effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ouellet</w:t>
+                <w:t xml:space="preserve">Some further clarifications on age-related differences in Stroop interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 180, pp.23-32. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.767-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-017-1427-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350570v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que mesure l’interférence Stroop ? Quand et comment ? Arguments méthodologiques et théoriques en faveur d’un changement de pratiques dans sa mesure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic lexical decisions in French: Evidence for a feedback inconsistency effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">Laura Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pezzulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy.161.0045⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870906v1</w:t>
+                <w:t xml:space="preserve">hal-02350570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Que mesure l’interférence Stroop ? Quand et comment ? Arguments méthodologiques et théoriques en faveur d’un changement de pratiques dans sa mesure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (1), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy.161.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446756v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory experience ratings (SERs) for 1,659 French words: Relationships with other psycholinguistic variables and visual word recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-014-0503-x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442661v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Sensory experience ratings (SERs) for 1,659 French words: Relationships with other psycholinguistic variables and visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2013.11.014⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (3), pp.813-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-014-0503-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02446742v1</w:t>
+                <w:t xml:space="preserve">hal-02442661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0963721414540169⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130 (3), pp.442-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446737v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d’associations verbales pour 520 mots concrets et étude de leurs relations avec d’autres variables psycholinguistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
+                <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503313001048⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721414540169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446764v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational evidence that frequency trajectory theory does not oppose but emerges from age-of-acquisition theory.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Normes d’associations verbales pour 520 mots concrets et étude de leurs relations avec d’autres variables psycholinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-6709.2012.01266.x⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (01), pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503313001048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965101v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggestion does not de-automatize word reading: Evidence from the semantically based Stroop task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The influence of mere social presence on Stroop interference: New evidence from the semantically-based Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-012-0217-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.1213-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2012.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446776v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of mere social presence on Stroop interference: New evidence from the semantically-based Stroop task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Suggestion does not de-automatize word reading: Evidence from the semantically based Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2012.04.014⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.521-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-012-0217-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446774v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphemic cohesion effect in reading and writing complex graphemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helena Guerassimovitch</w:t>
+                <w:t xml:space="preserve">Computational evidence that frequency trajectory theory does not oppose but emerges from age-of-acquisition theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01690965.2011.586534⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (8), pp.1499-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-6709.2012.01266.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828237v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+                <w:t xml:space="preserve">Graphemic cohesion effect in reading and writing complex graphemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Moret-Tatay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helena Guerassimovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024974⟩</w:t>
+              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.770-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01690965.2011.586534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446781v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+                <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonin</w:t>
+                <w:t xml:space="preserve">Carmen Moret-Tatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00306⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446777v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOM: A database of 14,000 pseudo-homophones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503311004052⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440411v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie cognitive d’Alfred Binet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">PHOM: A database of 14,000 pseudo-homophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Farioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 111 (01), pp.87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503311001047⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 111 (4), pp.725-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446786v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic Consistency and Word-Frequency Effects in Auditory Word Recognition: New Evidence from Lexical Decision and Rime Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gareth Gaskell</w:t>
+                <w:t xml:space="preserve">La psychologie cognitive d’Alfred Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00263⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (01), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311001047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446779v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imageabilité : normes et relations avec d’autres variables psycholinguistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
+                <w:t xml:space="preserve">Orthographic Consistency and Word-Frequency Effects in Auditory Word Recognition: New Evidence from Lexical Decision and Rime Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gareth Gaskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503311002041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446785v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’imageabilité : normes et relations avec d’autres variables psycholinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (02), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311002041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446801v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subitizing in congenitally blind adults</w:t>
+                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446791v1</w:t>
+                <w:t xml:space="preserve">hal-02446801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes pour des clips d’actions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subitizing in congenitally blind adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Fayol</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Riggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castronovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy.092.0271⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.840-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477264v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short article: The effects of age of acquisition and frequency trajectory on object naming: Comments on Pérez (2007)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Normes pour des clips d’actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Barry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (2), pp.271-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy.092.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470210802618850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960246v1</w:t>
+                <w:t xml:space="preserve">hal-05477264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback consistency effects in visual and auditory word recognition: Where do we stand after more than a decade?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Petrova</w:t>
+                <w:t xml:space="preserve">Short article: The effects of age of acquisition and frequency trajectory on object naming: Comments on Pérez (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (6), pp.1132-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210802618850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.3.643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960241v1</w:t>
+                <w:t xml:space="preserve">hal-02960246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycholinguistic norms and face naming times for photographs of celebrities in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (1), pp.137-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.1.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback consistency effects in visual and auditory word recognition: Where do we stand after more than a decade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BRM.40.4.1049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.643-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.3.643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960263v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice h : une nouvelle mesure pour quantifier l'impact scientifique des chercheurs.</w:t>
+                <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (4), pp.1049-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.4.1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296761v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la présentation bicolore des mots sur l’effet Stroop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'indice h : une nouvelle mesure pour quantifier l'impact scientifique des chercheurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 107 (2), pp.163-179</w:t>
+              <w:t xml:space="preserve">, 2007, 107 (4), pp.531-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477323v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
+                <w:t xml:space="preserve">Influence de la présentation bicolore des mots sur l’effet Stroop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (2), pp.163-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327558v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subitizing in Tactile Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin J Riggs</w:t>
+                <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fryziel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01696.x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538363v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
+                <w:t xml:space="preserve">Subitizing in Tactile Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J Riggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fryziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.271-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01696.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522725v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand « amour » amorce « soleil » (ou pourquoi l’amorcage affectif n’est pas un (simple) cas d’amorçage semantique ?)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477349v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Status of Mute Letters in French : Simple Graphemes or Part of Complex Graphemes ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand « amour » amorce « soleil » (ou pourquoi l’amorcage affectif n’est pas un (simple) cas d’amorçage semantique ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (1), pp.79-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879146v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Effects of Phonological Priming in Visual Word Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Carreiras</w:t>
+                <w:t xml:space="preserve">On the Status of Mute Letters in French : Simple Graphemes or Part of Complex Graphemes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Perea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2005.01579.x⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, Vol. 2, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpl.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03879167v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of picture naming speed</w:t>
+                <w:t xml:space="preserve">Sequential Effects of Phonological Priming in Visual Word Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+                <w:t xml:space="preserve">Manuel Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Perea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (8), pp.585-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2005.01579.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03195559⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879108v1</w:t>
+                <w:t xml:space="preserve">hal-03879167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The processing of singular and plural nouns in French and English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Predictors of picture naming speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Frauenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jml.2004.06.010⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (1), pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03195559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879120v1</w:t>
+                <w:t xml:space="preserve">hal-03879108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">The processing of singular and plural nouns in French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Montant</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Rastle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03195863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp.568-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jml.2004.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879124v1</w:t>
+                <w:t xml:space="preserve">hal-03879120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexique 2 : A new French lexical database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+                <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03195598⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (5), pp.732-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03195863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341287v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabic length effects in visual word recognition and naming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexique 2 : A new French lexical database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-6918(03)00031-3⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (3), pp.516-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03195598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03879047v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d'âge d'acquisition pour 400 mots monosyllabiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masked Repetition and Phonological Priming Within and Across Modalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diependaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Farioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.2003.29645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (6), pp.1256-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.29.6.1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879020v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Repetition and Phonological Priming Within and Across Modalities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Homophone interference effects in visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernand Farioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (3), pp.403-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879055v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homophone interference effects in visual word recognition</w:t>
+                <w:t xml:space="preserve">Normes d'âge d'acquisition pour 400 mots monosyllabiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 (3), pp.445-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2003.29645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879038v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Priming of the Syllable in Mandarin Chinese Speech Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syllabic length effects in visual word recognition and naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (2), pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-6918(03)00031-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881029v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Beaunis (1830–1921): A Physiologist among Psychologists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Masked Priming of the Syllable in Mandarin Chinese Speech Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenn-Yeu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Biography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.107-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879007v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Binet and higher education.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Henry Beaunis (1830–1921): A Physiologist among Psychologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/1093-4510.5.3.264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/096777200201000101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879011v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d'associations verbales pour 260 mots « abstraits »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfred Binet and higher education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.2001.29575⟩</w:t>
+              <w:t xml:space="preserve">History of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (3), pp.264-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/1093-4510.5.3.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878993v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production du langage : Une vue d’ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (1), pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données lexicales du français contemporain sur internet : LEXIQUE™//A lexical database for contemporary french : LEXIQUE™</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes d'associations verbales pour 260 mots « abstraits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Matos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 101 (3), pp.447-462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.2001.1341⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 101 (4), pp.683-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2001.29575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879002v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical Gender is also on the Tip of French Tongues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une base de données lexicales du français contemporain sur internet : LEXIQUE™//A lexical database for contemporary french : LEXIQUE™</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Matos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cpl.226⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (3), pp.447-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2001.1341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878983v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'état de la philosophie et de la psychologie en France dans les années 1870 selon Théodule Ribot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grammatical Gender is also on the Tip of French Tongues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2001/2, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpl.226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881079v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 53 (3), pp.671-692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Baseword Frequency and Orthographic Neighborhood in Pseudohomophone Naming.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+                <w:t xml:space="preserve">L'état de la philosophie et de la psychologie en France dans les années 1870 selon Théodule Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (2), pp.105-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00859160v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and Associative Priming in Picture Naming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Segui</w:t>
+                <w:t xml:space="preserve">Effects of Baseword Frequency and Orthographic Neighborhood in Pseudohomophone Naming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.88-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1999.2675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/713755907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578587v1</w:t>
+                <w:t xml:space="preserve">hal-00859160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading aloud polysyllabic words and nonwords: The syllabic length effect reexamined</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic and Associative Priming in Picture Naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03210733⟩</w:t>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.741-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878943v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières revues de psychologie : la place de L'Année Psychologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reading aloud polysyllabic words and nonwords: The syllabic length effect reexamined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.2000.28628⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (1), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03210733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477234v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Année Psychologique: History of the founding of a 100-year-old French journal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Les premières revues de psychologie : la place de L'Année Psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/1093-4510.3.1.44⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (1), pp.71-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2000.28628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878950v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wundt's laboratory at Leipzig in 1891.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">L'Année Psychologique: History of the founding of a 100-year-old French journal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 2 (3), pp.194-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/1093-4510.2.3.194⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 3 (1), pp.44-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/1093-4510.3.1.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878930v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">640 homophones et leurs caractéristiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wundt's laboratory at Leipzig in 1891.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.1999.28503⟩</w:t>
+              <w:t xml:space="preserve">History of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2 (3), pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/1093-4510.2.3.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877766v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Ockham's chainsaw in modeling speech production</w:t>
+                <w:t xml:space="preserve">640 homophones et leurs caractéristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X99261778⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99 (4), pp.687-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.1999.28503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878935v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of 400 pictures standardized for French: Norms for name agreement, image agreement, familiarity, visual complexity, image variability, and age of acquisition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying Ockham's chainsaw in modeling speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03200732⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (1), pp.42-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X99261778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578573v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why naming takes longer than reading? The special case of Arabic numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A set of 400 pictures standardized for French: Norms for name agreement, image agreement, familiarity, visual complexity, image variability, and age of acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-6918(98)00021-3⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.531-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03200732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03877751v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The syllable’s role in speech production: Are syllables chunks, schemas, or both?</w:t>
+                <w:t xml:space="preserve">Why naming takes longer than reading? The special case of Arabic numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03212947⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 100 (3), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-6918(98)00021-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877579v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage phonologique et production de la parole</w:t>
+                <w:t xml:space="preserve">The syllable’s role in speech production: Are syllables chunks, schemas, or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.1998.28580⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (2), pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03212947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877573v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked repetition and phonological priming in picture naming</w:t>
+                <w:t xml:space="preserve">Encodage phonologique et production de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03206035⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 98 (3), pp.475-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.1998.28580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877570v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d'associations verbales pour 366 noms d'objets concrets</w:t>
+                <w:t xml:space="preserve">Masked repetition and phonological priming in picture naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.1998.28564⟩</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 60 (2), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03206035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877581v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthography shapes the perception of speech: The consistency effect in auditory word recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes d'associations verbales pour 366 noms d'objets concrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03208845⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 98 (4), pp.659-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.1998.28564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877587v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The syllable’s role in word naming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthography shapes the perception of speech: The consistency effect in auditory word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glyn Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03201122⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (4), pp.683-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03208845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877550v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénomination d'objets : théories et données</w:t>
+                <w:t xml:space="preserve">The syllable’s role in word naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.1997.28939⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25 (4), pp.458-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03201122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877543v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Priming of Word and Picture Naming: The Role of Syllabic Units</w:t>
+                <w:t xml:space="preserve">La dénomination d'objets : théories et données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0037⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 97 (1), pp.113-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.1997.28939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03877523v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List context effects on masked phonological priming in the lexical decision task</w:t>
+                <w:t xml:space="preserve">Transfer of Refractory States across Languages in a Global Aphasic Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03214557⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13 (8), pp.1163-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/026432996381692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877527v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Refractory States across Languages in a Global Aphasic Patient</w:t>
+                <w:t xml:space="preserve">List context effects on masked phonological priming in the lexical decision task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glyn Humphreys</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/026432996381692⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3 (4), pp.515-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03214557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877532v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The masked repetition priming effect dissipates when increasing the inter-stimulus interval: Evidence from word naming</w:t>
+                <w:t xml:space="preserve">Masked Priming of Word and Picture Naming: The Role of Syllabic Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0001-6918(95)00010-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35 (5), pp.708-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03877521v1</w:t>
+                <w:t xml:space="preserve">hal-03877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Orthographic and Phonological Priming in Visual Word Recognition and Naming: Cross-Task Comparisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The masked repetition priming effect dissipates when increasing the inter-stimulus interval: Evidence from word naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0033⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 91 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0001-6918(95)00010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03877524v1</w:t>
+                <w:t xml:space="preserve">hal-03877521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated prime-target presentations do not eliminate repetition and phonological priming in naming digits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masked Orthographic and Phonological Priming in Visual Word Recognition and Naming: Cross-Task Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0001-6918(94)00030-K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35 (5), pp.623-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03877159v1</w:t>
+                <w:t xml:space="preserve">hal-03877524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du rôle de l'information phonologique dans l'identification des mots écrits</w:t>
+                <w:t xml:space="preserve">Repeated prime-target presentations do not eliminate repetition and phonological priming in naming digits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.1995.28826⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 89 (3), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0001-6918(94)00030-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877176v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorçage phonologique masqué et dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 95 (4), pp.645-659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/psy.1995.28859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional features facilitate object recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du rôle de l'information phonologique dans l'identification des mots écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13506289508401741⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 95 (2), pp.293-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.1995.28826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877142v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incremental priming technique: A method for determining within-condition priming effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional features facilitate object recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2 (4), pp.451-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506289508401741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03208367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877360v1</w:t>
+                <w:t xml:space="preserve">hal-03877142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Effects of Masked Homophone Primes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">The incremental priming technique: A method for determining within-condition priming effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmla.1994.1011⟩</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 57 (8), pp.1101-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03208367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03877124v1</w:t>
+                <w:t xml:space="preserve">hal-03877360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Orthography are Independent of Phonology in Masked form Priming</w:t>
+                <w:t xml:space="preserve">A study of masked form priming in picture and word naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14640749408401116⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (4), pp.431-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03200868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877101v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of masked form priming in picture and word naming</w:t>
+                <w:t xml:space="preserve">Effects of Orthography are Independent of Phonology in Masked form Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03200868⟩</w:t>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 47 (2), pp.365-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14640749408401116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877106v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès au lexique et production de la parole: un survol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Effects of Masked Homophone Primes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.1994.28759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (2), pp.218-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1994.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877167v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course of orthographic and phonological code activation in the early phases of visual word recognition</w:t>
+                <w:t xml:space="preserve">Accès au lexique et production de la parole: un survol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Psychonomic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03334157⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 94 (2), pp.295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.1994.28759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877094v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The time course of orthographic and phonological code activation in the early phases of visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (2), pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03334157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Evidence from Masked Non-Word Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 45 (3), pp.353-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02724989208250619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13567,3012 +13697,3012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la valeur sémantique et émotionnelle des informations visuelles sur la cécité d’inattention : apports théoriques et appliqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378708v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378664v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using non-sexist language: a form of collective action?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378666v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using non-sexist language: a form of collective action?</w:t>
+                <w:t xml:space="preserve">Influence de la valeur sémantique et émotionnelle des informations visuelles sur la cécité d’inattention : apports théoriques et appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Girerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Ginet</w:t>
+                <w:t xml:space="preserve">Katarina Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Marie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171571v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing older adults' performance in the Stroop task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in response speed reveal the polymorphic nature of the Stroop effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Koelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICSR 2021 - International Conference on Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434829v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+                <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2021 - International Conference on Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411321v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434864v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des robots sur notre cognition : l'effet de présence robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2021 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TabooLex : une base de données lexicales et émotionnelles des mots tabous à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Édition du Colloque Langage et éMOTions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie labPsy EA4139, Nov 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop effects without response discrimination: The effect of color congruency in a go/no-go task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Pecher</w:t>
+                <w:t xml:space="preserve">Does a socio-evaluative context modulate the amplitude of the phonological deficit in developmental dyslexia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCoP; ULL, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000729v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a socio-evaluative context modulate the amplitude of the phonological deficit in developmental dyslexia?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">Stroop effects without response discrimination: The effect of color congruency in a go/no-go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zeelenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCoP; ULL, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001160v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la présence d'illustrations dans un texte sur le niveau de compréhension et la précision du jugement de métacompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Maggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la Société Française de Psychologie (SFP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP; Université Nice Sophia Antipolis, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’exposition aux canons de beauté sur la performance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Selimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of picture naming accuracy in healthy elderly people: a model comparison approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Annual Summer Interdisciplinary Conference (ASIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Cortina d'Ampezzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The locus of the sound-to-spelling consistency effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">The locus of the phonology-to-spelling consistency effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">New Directions In Word Learning, Department of Psychology, University of York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329652v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The locus of the phonology-to-spelling consistency effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">The locus of the sound-to-spelling consistency effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Directions In Word Learning, Department of Psychology, University of York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329645v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual word recognition of monosyllabic monomorphemic French words: New evidence from lexical decision, naming and progressive demasking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ième colloque annuel de la Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Chicago - illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback consistency effect in visual and auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziegler J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency trajectory effects in human and artificial neural systems with different input-output mappings.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Age of acquisition or frequency trajectory effect in biological and artificial neural systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Delphi, Greece</w:t>
+              <w:t xml:space="preserve">15th ESCoP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297083v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de consistance dans la reconnaissance visuelle et auditive des mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs en sciences cognitives (JCSC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age of acquisition or frequency trajectory effect in biological and artificial neural systems ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Frequency trajectory effects in human and artificial neural systems with different input-output mappings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ESCoP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Delphi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294832v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency trajectory effects in human and artificial neural system with different input-output mappings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCogSci07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Delphi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology-to-spelling consistency effects in visual and auditory word recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ième colloque de la European Society for Cognitive Psychology (ESCOP'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de consistance phono-graphémiques dans la reconnaissance des mots écrits et parlés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Approche cognitive de la langue écrite »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are imitative responses activated automatically ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Riggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subitizing in tactile perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Riggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16582,948 +16712,948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gender on attitudes towards gender inclusive language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional analyses of the Stroop, Simon, and Flanker tasks and their relationship with working memory capacities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Analyses distributionnelles des tâches Stroop, Simon et Flanker et leur relation avec les capacités en Mémoire de Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, New-York City, United States. Abstracts of the Psychonomic Society. A Psychonomic Society Publication, 29, 2024</w:t>
+              <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799648v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses distributionnelles des tâches Stroop, Simon et Flanker et leur relation avec les capacités en Mémoire de Travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Distributional analyses of the Stroop, Simon, and Flanker tasks and their relationship with working memory capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">65th Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, New-York City, United States. Abstracts of the Psychonomic Society. A Psychonomic Society Publication, 29, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576519v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of normed novel abstract concepts reveal the role of contextual diversity in adult abstract concept learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zeelenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Pecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, New-York City, United States. Abstracts of the Psychonomic Society. A Psychonomic Society Publication, 29, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intangible feature extraction in the semantic processing of abstract concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of the Psychonomic Society « Virtual Psychonomics »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social robots will boost your cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2017 Bangor Social Robotics Workshop on the Emerging Social Neuroscience of Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX- A new mega-study of visual word recognition: Some preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A new mega-study of visual and auditory word recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17533,1099 +17663,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Locus of the Stroop Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontiers Media SA, 2020, 978-2-88963-445-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88963-445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive des apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 978-2-10-077556-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive de la lecture : Reconnaissance des mots écrits chez l'adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ayora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2015, Le point sur.., 978-2-8041-9091-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicologia cognitiva da leitura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instituto Piaget Editora, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands courants de la psychologie moderne et contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruxelles : De Boeck Université, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrégé de Psychologie Cognitive de la Lecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ayora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruxelles : De Boeck Université., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicologia da linguagem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instituto Piaget Editora, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la psychologie scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruxelles: De Boeck Université, 160 p., 2008, Ouvertures psychologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive de la lecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruxelles : De Boeck Université, pp.544, 2007, Ouvertures psychologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du langage écrit et parlé : Du signal à la signification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycholinguistique cognitive. Essais en l'honneur de Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition et Lecture. Processus de base de la reconnaissance des mots écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18635,1157 +18765,1157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lexicon project and other French megastudies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, 9780443157851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.00495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Robotics. ICSR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13086, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.729-739, 2021, Lecture Notes in Computer Science, 978-3-030-90524-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90525-5_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what age did you learn ‘Dog’, ‘Harp’ and other words that you know? The issue of what adult age of acquisition (AoA) estimates really measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eula Townsend. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Memory: Processes, Influences and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.21-62, 2016, Neuroscience Research Progress, 978-1-63485-325-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Binet (1857-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin L. Cautin; Scott O. Lilienfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Clinical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Inc, 2015, 9780470671276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la syllabe en perception et production de la parole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In P. Auzou, V. Rolland-Monnoury, S. Pinto, &amp; C. Özsancak (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dysarthries.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marseille : Editions Solal., pp.174-180, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syllabe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In P. Auzou, V. Rolland-Monnoury, S. Pinto, &amp; C. Özsancak (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dysarthries.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marseille : Editions Solal., pp.73-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des codes phonologiques activés au cours de la lecture silencieuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche psychophysique en psycholinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycholinguistique Cognitive. Essais en l'honneur de Juan Segui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Université, pp.215-232, 2004</w:t>
+              <w:t xml:space="preserve">, pp.165-187, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881149v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche psychophysique en psycholinguistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature des codes phonologiques activés au cours de la lecture silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycholinguistique Cognitive. Essais en l'honneur de Juan Segui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165-187, 2004</w:t>
+              <w:t xml:space="preserve">, De Boeck Université, pp.215-232, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881156v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading aloud polysyllabic words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kluwer Academic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Complex Words: Cross language studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-314, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative and semantic priming in the mental lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mental lexicon: Some words to talk about words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-43, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of syllabic units in speech perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics, Phonology, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-167, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de la production de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production du langage. Traité des Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.27-44, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19795,192 +19925,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic network analysis of abstract and concrete word associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et production du langage parlé : procédures d'analyse et unités fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19990,112 +20120,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (1), 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId480"/>
+      <w:footerReference w:type="default" r:id="rId483"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20163,51 +20293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD82E645"/>
+    <w:nsid w:val="5047A370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20394,51 +20524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1631-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774369X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sulpizio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz G&#252;nther" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Badan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basclain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02376-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zeelenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pecher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231154454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01488-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347083v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2928823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-014-0503-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2012.01266.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guerassimovitch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.586534" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311004052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gareth Gaskell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00263" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riggs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castronovo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.840" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.092.0271" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210802618850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.1.137" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Riggs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fryziel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01696.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2005.01579.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3713B38854FBD1E8B886ADF2E335F0DD6368640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195559" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879120v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rastle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.06.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZKH2T5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879047v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(03)00031-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1C5Q7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29645" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.29.6.1256" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881029v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn-Yeu Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chin Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879007v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096777200201000101" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879011v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.5.3.264" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29575" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878983v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881079v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1999.2675" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHGDJJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755907" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28628" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878950v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.3.1.44" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878930v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.2.3.194" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28503" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99261778" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200732" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(98)00021-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTRVVH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03212947" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28580" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Humphreys" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877581v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201122" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877543v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1997.28939" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0901LJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877527v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03214557" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877532v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026432996381692" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(95)00010-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F76D242-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877524v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0033" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF882L8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(94)00030-K" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC7CRMK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877176v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28826" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877183v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28859" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506289508401741" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877360v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208367" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877124v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1994.1011" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXM6CDB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14640749408401116" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877106v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200868" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877167v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1994.28759" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877094v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03334157" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877086v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724989208250619" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176209v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovic" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958528v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329652v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329645v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. New" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297083v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294832v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297065v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297058v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simpson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Riggs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297052v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799648v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Croizet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jobert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799656v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003869v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ayora" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888657v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297022v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayora" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160560v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160557v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880085v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880079v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00495-6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160565v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160563v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881149v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881156v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881125v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881108v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881096v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381370v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003671v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880083v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1631-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774369X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Croizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nahed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sulpizio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz G&#252;nther" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Badan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basclain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02376-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zeelenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pecher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231154454" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01488-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347083v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2928823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-014-0503-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2012.01266.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guerassimovitch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.586534" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311004052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gareth Gaskell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00263" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riggs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castronovo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.840" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.092.0271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210802618850" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.1.137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Riggs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fryziel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01696.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2005.01579.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3713B38854FBD1E8B886ADF2E335F0DD6368640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195559" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rastle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.06.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZKH2T5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.29.6.1256" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(03)00031-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1C5Q7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn-Yeu Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chin Lin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879007v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096777200201000101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.5.3.264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881052v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878993v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29575" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.226" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1999.2675" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHGDJJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210733" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28628" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.3.1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878930v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.2.3.194" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877766v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28503" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878935v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99261778" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200732" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(98)00021-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTRVVH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03212947" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877573v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28580" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Humphreys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877550v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201122" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877543v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1997.28939" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877532v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026432996381692" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877527v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03214557" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877523v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0037" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0901LJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(95)00010-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F76D242-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF882L8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877159v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(94)00030-K" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC7CRMK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877183v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28859" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877176v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28826" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877142v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506289508401741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208367" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877106v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200868" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14640749408401116" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1994.1011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXM6CDB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877167v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1994.28759" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03334157" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877086v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724989208250619" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176209v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovic" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958528v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297102v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. New" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294832v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297083v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294837v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simpson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Riggs" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297052v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576519v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799648v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799656v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003869v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163684v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ayora" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888657v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297022v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297017v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayora" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297027v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160557v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880086v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880085v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880084v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880080v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141768v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00495-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166579v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160565v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160563v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881149v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881125v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881108v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881096v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381370v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880083v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>