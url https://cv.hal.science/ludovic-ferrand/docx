--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -478,404 +478,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461068v2</w:t>
+                <w:t xml:space="preserve">hal-04271228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271228v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
+                <w:t xml:space="preserve">Joint action with human and robotic co-actors: Self-other integration is immune to the perceived humanness of the interacting partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Rochat</w:t>
+                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.70-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218231158481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808026v1</w:t>
+                <w:t xml:space="preserve">hal-04017274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
               </w:r>
@@ -1106,161 +1110,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint action with human and robotic co-actors: Self-other integration is immune to the perceived humanness of the interacting partner</w:t>
+                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Belletier</w:t>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77 (1), pp.70-89. </w:t>
+              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231158481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017274v2</w:t>
+                <w:t xml:space="preserve">hal-04808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewAbstractConcepts: A Database of 42 Normed Abstract Concepts and Exemplars</w:t>
               </w:r>
@@ -1666,51 +1666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,252 +1764,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+                <w:t xml:space="preserve">Word-association norms for 1,100 French words with varying levels of concreteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (12), pp.2794-2803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218231154454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089250v1</w:t>
+                <w:t xml:space="preserve">hal-03920422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-association norms for 1,100 French words with varying levels of concreteness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76 (12), pp.2794-2803. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231154454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920422v1</w:t>
+                <w:t xml:space="preserve">hal-04089250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,51 +2125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The loci of Stroop effects: a critical review of methods and evidence for levels of processing contributing to color-word Stroop effects and the implications for the loci of attentional selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2383,390 +2383,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity and associated abstractness norms for 630 French word pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955686v1</w:t>
+                <w:t xml:space="preserve">hal-03385780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intangible features extraction in the processing of abstract concepts: Evidence from picture-word priming</w:t>
+                <w:t xml:space="preserve">Semantic similarity and associated abstractness norms for 630 French word pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251448. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.1166-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-020-01488-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224636v1</w:t>
+                <w:t xml:space="preserve">hal-02955686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Intangible features extraction in the processing of abstract concepts: Evidence from picture-word priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385780v1</w:t>
+                <w:t xml:space="preserve">hal-03224636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of high-frequency rTMS of the left dorsolateral prefrontal cortex on the resolution of response, semantic and task conflict in the colour-word Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,377 +2850,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
+                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+                <w:t xml:space="preserve">Richard O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991484v1</w:t>
+                <w:t xml:space="preserve">hal-02324227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O’connor</w:t>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324227v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonority as a Phonological Cue in Early Perception of Written Syllables in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,503 +3248,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMABASE: A new set of 313 colourised line drawings standardised in French for name agreement, image agreement, conceptual familiarity, age-of-acquisition, and imageability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive impact of Social Robots: How anthropomorphism boosts performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021820932822⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2019.2928823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909374v1</w:t>
+                <w:t xml:space="preserve">hal-02347083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impact of Social Robots: How anthropomorphism boosts performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IMABASE: A new set of 313 colourised line drawings standardised in French for name agreement, image agreement, conceptual familiarity, age-of-acquisition, and imageability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Lukowski Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (3), pp.73-83. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (11), pp.1862-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2019.2928823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021820932822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347083v3</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An fMRI Study of Response and Semantic Conflict in the Stroop Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Editorial: The Locus of the Stroop Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.Article 2426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02426⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340798v1</w:t>
+                <w:t xml:space="preserve">hal-02420334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Locus of the Stroop Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An fMRI Study of Response and Semantic Conflict in the Stroop Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wadsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benattayallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.Article 2426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420334v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response modality and the Stroop task: Are there phonological Stroop effects with manual responses?</w:t>
               </w:r>
@@ -4145,51 +4145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4360,278 +4360,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Silvert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.03.009⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.1285-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324248v1</w:t>
+                <w:t xml:space="preserve">hal-02324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (3), pp.1285-1307. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324242v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
               </w:r>
@@ -4669,51 +4669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (21), pp.5843. </w:t>
@@ -5266,51 +5266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,64 +5383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory experience ratings (SERs) for 1,659 French words: Relationships with other psycholinguistic variables and visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5494,221 +5494,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130 (3), pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446745v1</w:t>
+                <w:t xml:space="preserve">hal-02446742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2013.11.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02446742v1</w:t>
+                <w:t xml:space="preserve">hal-02446745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
               </w:r>
@@ -5785,64 +5785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes d’associations verbales pour 520 mots concrets et étude de leurs relations avec d’autres variables psycholinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,369 +5896,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of mere social presence on Stroop interference: New evidence from the semantically-based Stroop task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Computational evidence that frequency trajectory theory does not oppose but emerges from age-of-acquisition theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2012.04.014⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (8), pp.1499-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-6709.2012.01266.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446774v1</w:t>
+                <w:t xml:space="preserve">hal-00965101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestion does not de-automatize word reading: Evidence from the semantically based Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.521-527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-012-0217-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational evidence that frequency trajectory theory does not oppose but emerges from age-of-acquisition theory.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
+                <w:t xml:space="preserve">The influence of mere social presence on Stroop interference: New evidence from the semantically-based Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (8), pp.1499-531. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.1213-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-6709.2012.01266.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2012.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965101v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphemic cohesion effect in reading and writing complex graphemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,64 +6504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
@@ -6898,64 +6898,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imageabilité : normes et relations avec d’autres variables psycholinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,265 +7009,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446793v1</w:t>
+                <w:t xml:space="preserve">hal-02446801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446801v1</w:t>
+                <w:t xml:space="preserve">hal-02446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subitizing in congenitally blind adults</w:t>
               </w:r>
@@ -7357,77 +7357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes pour des clips d’actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,64 +7487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short article: The effects of age of acquisition and frequency trajectory on object naming: Comments on Pérez (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7611,343 +7611,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycholinguistic norms and face naming times for photographs of celebrities in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback consistency effects in visual and auditory word recognition: Where do we stand after more than a decade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (1), pp.137-146. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.643-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.40.1.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.3.643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443483v1</w:t>
+                <w:t xml:space="preserve">hal-02960241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback consistency effects in visual and auditory word recognition: Where do we stand after more than a decade?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psycholinguistic norms and face naming times for photographs of celebrities in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Petrova</w:t>
+                <w:t xml:space="preserve">Cyril Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.643-661. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp.137-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.3.643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.1.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960241v1</w:t>
+                <w:t xml:space="preserve">hal-02443483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (4), pp.1049-1054. </w:t>
@@ -8136,51 +8136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,77 +8387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8612,51 +8612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Status of Mute Letters in French : Simple Graphemes or Part of Complex Graphemes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8966,51 +8966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The processing of singular and plural nouns in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,51 +9108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique 2 : A new French lexical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,446 +9323,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Repetition and Phonological Priming Within and Across Modalities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syllabic length effects in visual word recognition and naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernand Farioli</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (2), pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-6918(03)00031-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.29.6.1256⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879055v1</w:t>
+                <w:t xml:space="preserve">hal-03879047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homophone interference effects in visual word recognition</w:t>
+                <w:t xml:space="preserve">Normes d'âge d'acquisition pour 400 mots monosyllabiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 (3), pp.445-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2003.29645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879038v1</w:t>
+                <w:t xml:space="preserve">hal-03879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d'âge d'acquisition pour 400 mots monosyllabiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masked Repetition and Phonological Priming Within and Across Modalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diependaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Farioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (6), pp.1256-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.29.6.1256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/psy.2003.29645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879020v1</w:t>
+                <w:t xml:space="preserve">hal-03879055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabic length effects in visual word recognition and naming</w:t>
+                <w:t xml:space="preserve">Homophone interference effects in visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (3), pp.403-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03879047v1</w:t>
+                <w:t xml:space="preserve">hal-03879038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked Priming of the Syllable in Mandarin Chinese Speech Production</w:t>
               </w:r>
@@ -10019,204 +10019,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production du langage : Une vue d’ensemble</w:t>
+                <w:t xml:space="preserve">Normes d'associations verbales pour 260 mots « abstraits »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (4), pp.683-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2001.29575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881052v1</w:t>
+                <w:t xml:space="preserve">hal-03878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes d'associations verbales pour 260 mots « abstraits »</w:t>
+                <w:t xml:space="preserve">La production du langage : Une vue d’ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46 (1), pp.3-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/psy.2001.29575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03878993v1</w:t>
+                <w:t xml:space="preserve">hal-03881052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base de données lexicales du français contemporain sur internet : LEXIQUE™//A lexical database for contemporary french : LEXIQUE™</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10361,282 +10361,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">L'état de la philosophie et de la psychologie en France dans les années 1870 selon Théodule Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (2), pp.105-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878976v1</w:t>
+                <w:t xml:space="preserve">hal-03881079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'état de la philosophie et de la psychologie en France dans les années 1870 selon Théodule Ribot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.671-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881079v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Baseword Frequency and Orthographic Neighborhood in Pseudohomophone Naming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11877,51 +11877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthography shapes the perception of speech: The consistency effect in auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12144,325 +12144,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Refractory States across Languages in a Global Aphasic Patient</w:t>
+                <w:t xml:space="preserve">Masked Priming of Word and Picture Naming: The Role of Syllabic Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glyn Humphreys</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 13 (8), pp.1163-1191. </w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35 (5), pp.708-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/026432996381692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877532v1</w:t>
+                <w:t xml:space="preserve">hal-03877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List context effects on masked phonological priming in the lexical decision task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (4), pp.515-519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03214557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Priming of Word and Picture Naming: The Role of Syllabic Units</w:t>
+                <w:t xml:space="preserve">Transfer of Refractory States across Languages in a Global Aphasic Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13 (8), pp.1163-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/026432996381692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmla.1996.0037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03877523v1</w:t>
+                <w:t xml:space="preserve">hal-03877532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The masked repetition priming effect dissipates when increasing the inter-stimulus interval: Evidence from word naming</w:t>
               </w:r>
@@ -13115,325 +13115,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of masked form priming in picture and word naming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Effects of Masked Homophone Primes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 22 (4), pp.431-441. </w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (2), pp.218-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03200868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1994.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877106v1</w:t>
+                <w:t xml:space="preserve">hal-03877124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Orthography are Independent of Phonology in Masked form Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 47 (2), pp.365-382. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14640749408401116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonology and Orthography in Visual Word Recognition: Effects of Masked Homophone Primes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of masked form priming in picture and word naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (4), pp.431-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03200868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmla.1994.1011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03877124v1</w:t>
+                <w:t xml:space="preserve">hal-03877106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès au lexique et production de la parole: un survol</w:t>
               </w:r>
@@ -13705,51 +13705,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
+                <w:t xml:space="preserve">Influence de la valeur sémantique et émotionnelle des informations visuelles sur la cécité d’inattention : apports théoriques et appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
@@ -13767,73 +13767,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378664v1</w:t>
+                <w:t xml:space="preserve">hal-05378708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
               </w:r>
@@ -13921,260 +13921,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using non-sexist language: a form of collective action?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171571v1</w:t>
+                <w:t xml:space="preserve">hal-05378664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la valeur sémantique et émotionnelle des informations visuelles sur la cécité d’inattention : apports théoriques et appliqués</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using non-sexist language: a form of collective action?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
+              <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378708v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing older adults' performance in the Stroop task.</w:t>
               </w:r>
@@ -14404,424 +14404,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+                <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2021 - International Conference on Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411321v1</w:t>
+                <w:t xml:space="preserve">hal-03434829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Koelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICSR 2021 - International Conference on Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434864v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434829v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des robots sur notre cognition : l'effet de présence robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14859,51 +14859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TabooLex : une base de données lexicales et émotionnelles des mots tabous à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14948,247 +14948,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a socio-evaluative context modulate the amplitude of the phonological deficit in developmental dyslexia?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">Stroop effects without response discrimination: The effect of color congruency in a go/no-go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zeelenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCoP; ULL, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001160v1</w:t>
+                <w:t xml:space="preserve">hal-03000729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop effects without response discrimination: The effect of color congruency in a go/no-go task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Pecher</w:t>
+                <w:t xml:space="preserve">Does a socio-evaluative context modulate the amplitude of the phonological deficit in developmental dyslexia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCoP; ULL, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000729v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la présence d'illustrations dans un texte sur le niveau de compréhension et la précision du jugement de métacompréhension</w:t>
               </w:r>
@@ -15479,247 +15479,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The locus of the phonology-to-spelling consistency effect.</w:t>
+                <w:t xml:space="preserve">The locus of the sound-to-spelling consistency effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Directions In Word Learning, Department of Psychology, University of York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329645v1</w:t>
+                <w:t xml:space="preserve">hal-00329652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The locus of the sound-to-spelling consistency effects</w:t>
+                <w:t xml:space="preserve">The locus of the phonology-to-spelling consistency effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">New Directions In Word Learning, Department of Psychology, University of York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329652v1</w:t>
+                <w:t xml:space="preserve">hal-00329645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual word recognition of monosyllabic monomorphemic French words: New evidence from lexical decision, naming and progressive demasking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15863,446 +15863,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age of acquisition or frequency trajectory effect in biological and artificial neural systems ?</w:t>
+                <w:t xml:space="preserve">Frequency trajectory effects in human and artificial neural systems with different input-output mappings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ESCoP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Delphi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294832v1</w:t>
+                <w:t xml:space="preserve">hal-00297083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de consistance dans la reconnaissance visuelle et auditive des mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs en sciences cognitives (JCSC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency trajectory effects in human and artificial neural systems with different input-output mappings.</w:t>
+                <w:t xml:space="preserve">Age of acquisition or frequency trajectory effect in biological and artificial neural systems ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Delphi, Greece</w:t>
+              <w:t xml:space="preserve">15th ESCoP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297083v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency trajectory effects in human and artificial neural system with different input-output mappings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCogSci07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Delphi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16340,51 +16340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology-to-spelling consistency effects in visual and auditory word recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16726,51 +16726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gender on attitudes towards gender inclusive language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16845,230 +16845,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses distributionnelles des tâches Stroop, Simon et Flanker et leur relation avec les capacités en Mémoire de Travail</w:t>
+                <w:t xml:space="preserve">Distributional analyses of the Stroop, Simon, and Flanker tasks and their relationship with working memory capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">65th Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, New-York City, United States. Abstracts of the Psychonomic Society. A Psychonomic Society Publication, 29, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576519v1</w:t>
+                <w:t xml:space="preserve">hal-04799648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional analyses of the Stroop, Simon, and Flanker tasks and their relationship with working memory capacities</w:t>
+                <w:t xml:space="preserve">Analyses distributionnelles des tâches Stroop, Simon et Flanker et leur relation avec les capacités en Mémoire de Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, New-York City, United States. Abstracts of the Psychonomic Society. A Psychonomic Society Publication, 29, 2024</w:t>
+              <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799648v1</w:t>
+                <w:t xml:space="preserve">hal-04576519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of normed novel abstract concepts reveal the role of contextual diversity in adult abstract concept learning</w:t>
               </w:r>
@@ -17408,90 +17408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX- A new mega-study of visual word recognition: Some preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
@@ -17533,90 +17533,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A new mega-study of visual and auditory word recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, Illinois, United States</w:t>
@@ -17677,51 +17677,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Locus of the Stroop Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18153,51 +18153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicologia da linguagem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18365,51 +18365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du langage écrit et parlé : Du signal à la signification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18874,103 +18874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Robotics. ICSR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13086, </w:t>
@@ -19021,77 +19021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what age did you learn ‘Dog’, ‘Harp’ and other words that you know? The issue of what adult age of acquisition (AoA) estimates really measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19398,199 +19398,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche psychophysique en psycholinguistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature des codes phonologiques activés au cours de la lecture silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycholinguistique Cognitive. Essais en l'honneur de Juan Segui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165-187, 2004</w:t>
+              <w:t xml:space="preserve">, De Boeck Université, pp.215-232, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881156v1</w:t>
+                <w:t xml:space="preserve">hal-03881149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des codes phonologiques activés au cours de la lecture silencieuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche psychophysique en psycholinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycholinguistique Cognitive. Essais en l'honneur de Juan Segui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Université, pp.215-232, 2004</w:t>
+              <w:t xml:space="preserve">, pp.165-187, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881149v1</w:t>
+                <w:t xml:space="preserve">hal-03881156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading aloud polysyllabic words</w:t>
               </w:r>
@@ -19675,51 +19675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative and semantic priming in the mental lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mental lexicon: Some words to talk about words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-43, 2003</w:t>
@@ -20293,51 +20293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5047A370"/>
+    <w:nsid w:val="FEF8219E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20524,51 +20524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1631-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774369X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Croizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nahed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sulpizio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz G&#252;nther" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Badan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basclain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02376-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zeelenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pecher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231154454" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01488-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347083v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2928823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-014-0503-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2012.01266.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guerassimovitch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.586534" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311004052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gareth Gaskell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00263" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riggs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castronovo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.840" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.092.0271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210802618850" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.1.137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Riggs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fryziel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01696.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2005.01579.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3713B38854FBD1E8B886ADF2E335F0DD6368640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195559" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rastle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.06.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZKH2T5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.29.6.1256" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(03)00031-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1C5Q7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn-Yeu Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chin Lin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879007v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096777200201000101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.5.3.264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881052v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878993v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29575" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.226" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1999.2675" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHGDJJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210733" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28628" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.3.1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878930v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.2.3.194" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877766v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28503" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878935v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99261778" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200732" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(98)00021-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTRVVH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03212947" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877573v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28580" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Humphreys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877550v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201122" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877543v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1997.28939" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877532v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026432996381692" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877527v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03214557" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877523v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0037" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0901LJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(95)00010-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F76D242-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF882L8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877159v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(94)00030-K" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC7CRMK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877183v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28859" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877176v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28826" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877142v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506289508401741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208367" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877106v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200868" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14640749408401116" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1994.1011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXM6CDB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877167v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1994.28759" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03334157" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877086v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724989208250619" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176209v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovic" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958528v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297102v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. New" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294832v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297083v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294837v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simpson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Riggs" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297052v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576519v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799648v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799656v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003869v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163684v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ayora" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888657v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297022v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297017v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayora" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297027v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160557v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880086v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880085v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880084v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880080v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141768v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00495-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166579v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160565v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160563v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881149v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881125v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881108v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881096v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381370v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880083v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1631-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774369X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Croizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nahed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017274v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231158481" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sulpizio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz G&#252;nther" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Badan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basclain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02376-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zeelenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pecher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231154454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01488-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347083v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2928823" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-014-0503-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313001048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-6709.2012.01266.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guerassimovitch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.586534" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311004052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gareth Gaskell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00263" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002041" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riggs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castronovo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.840" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.092.0271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210802618850" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.1.137" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Riggs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fryziel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01696.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2005.01579.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3713B38854FBD1E8B886ADF2E335F0DD6368640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195559" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rastle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.06.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZKH2T5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879047v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(03)00031-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1C5Q7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29645" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879055v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.29.6.1256" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn-Yeu Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chin Lin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879007v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096777200201000101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.5.3.264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29575" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.226" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881079v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1999.2675" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHGDJJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03210733" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28628" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.3.1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878930v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1093-4510.2.3.194" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877766v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28503" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878935v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X99261778" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200732" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(98)00021-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTRVVH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03212947" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877573v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28580" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Humphreys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03206035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1998.28564" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877550v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201122" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877543v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1997.28939" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877523v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0037" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0901LJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877527v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03214557" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877532v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026432996381692" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(95)00010-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F76D242-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.0033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SF882L8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877159v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6918(94)00030-K" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC7CRMK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877183v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28859" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877176v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1995.28826" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877142v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506289508401741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208367" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877124v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1994.1011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXM6CDB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877101v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14640749408401116" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877106v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200868" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877167v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1994.28759" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03334157" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877086v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724989208250619" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000729v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176209v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovic" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958528v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297102v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. New" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294837v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ziegler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simpson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Riggs" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297052v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799648v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576519v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799656v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003869v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173886v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177846v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163684v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ayora" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888657v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297022v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297017v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayora" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297027v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160557v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880086v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880085v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880084v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880080v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141768v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00495-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166579v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160565v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160563v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881149v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881156v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881125v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881108v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881096v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381370v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880083v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>