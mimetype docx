--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of episodic memory in the Memento cohort</w:t>
+                <w:t xml:space="preserve">Cerebral microbleeds and CSF Alzheimer biomarkers in primary progressive aphasias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+                <w:t xml:space="preserve">Aline Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean F Mangin</w:t>
+                <w:t xml:space="preserve">Foudil Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaela Migliaccio</w:t>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.224-233. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (12), pp.e1057 - e1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trci.2018.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958834v1</w:t>
+                <w:t xml:space="preserve">hal-01820415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral microbleeds and CSF Alzheimer biomarkers in primary progressive aphasias</w:t>
+                <w:t xml:space="preserve">Neural correlates of episodic memory in the Memento cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Mendes</w:t>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foudil Lamari</w:t>
+                <w:t xml:space="preserve">Jean F Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Routier</w:t>
+                <w:t xml:space="preserve">Raffaela Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (12), pp.e1057 - e1065. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.224-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trci.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820415v1</w:t>
+                <w:t xml:space="preserve">hal-01958834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATI: A Large Distributed Infrastructure for the Neuroimaging of Cohorts</w:t>
               </w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
@@ -900,51 +900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Ströer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,51 +1008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INSIGHT cohort: baseline analysis of structural MR imaging in asymptomatic subjects at risk for Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,51 +1155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-template approaches for segmenting the hippocampus: the case of the SACHA software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F78F236"/>
+    <w:nsid w:val="31D9C170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1713,51 +1713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-fillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacchella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.11.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Mangin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Migliaccio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trci.2018.03.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Samaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-fillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacchella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.11.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Mangin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Migliaccio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trci.2018.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Samaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>