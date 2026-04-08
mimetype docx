--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,3506 +66,3575 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de cas comparative sur l’utilisation de la multimodalité pour un accès non-visuel aux éditeurs de partitions</w:t>
+                <w:t xml:space="preserve">Portrait en jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Andriamahery-Ranjalahy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2024</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 93, p. 113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377270v1</w:t>
+                <w:t xml:space="preserve">hal-05555887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identity of the piano trio in the 21st century : persistence or disintegration of memory?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dieu, Hegel et Rush. D’un confinement à une métamorphose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piano et pianistes dans le jazz au XXIe siècles : héritages et perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05377259v1</w:t>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Imaginaires musico-littéraires, 8 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une aventure : écrire (sur) Chick Corea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04462186v1</w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, https://journals.openedition.org/miranda/46348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.46348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyphonie horizontale ou une autre approche du piano solo jazz contemporain. Fred Hersch, Keith Jarrett, Brad Mehldau, Craig Taborn</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La Séduction froide de Didier Lockwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piano et pianistes dans le jazz aujourd’hui : panorama, héritages et perspectives (II)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04436947v1</w:t>
+              <w:t xml:space="preserve">Epistrophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait en jazz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Albenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop autour du portrait musical</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04438213v1</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenter un making-of du Now He Sings, Now He Sobs (1968) de Chick Corea (1941-2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laurent Coq / Walter Smith III, The Lafayette Suite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe Congrès Doctoral International de Musique et Musicologie "Au Rythme de la recherche"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04446184v1</w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.8475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les correspondances adressées à Déodat de Séverac, témoins de l’entretien d’un réseau professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'effrayant Michael Brecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déodat de Séverac : un musicien occitan entre régionalisme et modernité</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04483610v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, 12 p. (59-70)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-création et musique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intervallic Structuring in the Compositions of John Coltrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans-méta recherche-création</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04446169v1</w:t>
+              <w:t xml:space="preserve">Jazz Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, 13 p. (203-215)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heaven : contribution à une étude du dernier Ellington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02442010v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, 6 p. (91-96)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration intervallique dans les compositions de John Coltrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improvised Forms for Trio&amp;quot; : La gestion de la liberté après le free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque John Coltrane (1926-1967) : l'œuvre et son empreinte / La structuration intervallique dans les compositions de John Coltrane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611229v1</w:t>
+                <w:t xml:space="preserve">halshs-00611219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception de Chopin chez Solal et Pieranunzi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une séance comme une autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Chopin - Correspondances ", Réception de la musique de Chopin chez deux jazzmen européens : Martial Solal et Enrico Pieranunzi</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611215v1</w:t>
+                <w:t xml:space="preserve">halshs-00611223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les choses que vous faites sur &amp;quot;All The Things You Are</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, 7 p. (48-54)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déodat de Séverac. Un Musicien entre régionalisme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Keym</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEMP 75, 2025, Tempus, Philippe Sénac; Emmanuelle Pérez-Tisserant, 978-2-8107-1327-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Now He Sings, Now He Sobs (1968) de Chick Corea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Jazz Album, Philippe Gonin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Aubert : un compositeur entre trois époques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moraly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Florin; Stéphanie Moraly. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2024, Études de Musicologie/Musicological Studies, Henri Vanhulst, 9783034348997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Jarrett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Layeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dominique Dupuis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chick Corea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dominique Dupuis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre musical (XXe et XXIe siècles) : formes et représentations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sounac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre musical (XXè et XXIè siècles). Formes et représentations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sounac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté, 228 p., 2019, Annales littéraires | 1004, 978-2-84867-664-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.37722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Déodat de Séverac ou la traversée des antagonismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Florin; Stefan Keym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déodat de Séverac. Un musicien entre régionalisme et modernité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEMP 75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tempus, 978-2-8107-1327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">拉鲁斯人文历史大百科</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Florin</w:t>
+                <w:t xml:space="preserve">Questions de pratique. Questions pratique(s). Pourquoi et comment initier des travaux de recherche-création au département de musicologie de l'Université Toulouse - Jean Jaurès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dubiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basir Amiri</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbara</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Génie</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Plana; Julien Garde; Saul Pandelakis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">拉鲁斯人文历史大百科</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 未读·思想家 (The Unread Thinker), 2024, 9787571718749</w:t>
+              <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.183-191, 2024, Pratiques et théories, 9791037039163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628999v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions de pratique. Questions pratique(s). Pourquoi et comment initier des travaux de recherche-création au département de musicologie de l'Université Toulouse - Jean Jaurès ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Dubiau</w:t>
+                <w:t xml:space="preserve">拉鲁斯人文历史大百科</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florin Ludovic</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basir Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Garde</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Mouchet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Génie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Denizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.183-191, 2024, Pratiques et théories, 9791037039163</w:t>
+              <w:t xml:space="preserve">拉鲁斯人文历史大百科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 未读·思想家 (The Unread Thinker), 2024, 9787571718749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570544v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheffes de band : une perception genrée à l’épreuve du blindfold test. Enquête auprès d’étudiant.e.s en jazz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vincent Cotro; Pierre Fargeton. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fargeton, Yannick Séité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9791037021311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436926v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les cheffes de band : une perception genrée à l’épreuve du blindfold test. Enquête auprès d’étudiant.e.s en jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Fargeton, Yannick Séité. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cotro; Pierre Fargeton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
+              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9791037021311</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436930v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Art Ensemble of Chicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Florin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art Ensemble of Chicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-23, 2021, 978-2-8107-0731-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accomodamento mediologico di Enrico Pieranunzi. Approccio biografico-analitico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincenzo Caporaletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blue Etude 2 di Enrico Intra è Enrico Pieranunzi. Una poesia europea musicale colorita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grooves, 978-88-5543-081-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foisonnement et prolifération dans le champ jazzistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Joubert; Denis Le Touzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foisonnement et prolifération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mélotonia, 978-2-7297-1218-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déodat de Séverac. Un Musicien entre régionalisme et modernité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de cas comparative sur l’utilisation de la multimodalité pour un accès non-visuel aux éditeurs de partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Andriamahery-Ranjalahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-05230377v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Now He Sings, Now He Sobs (1968) de Chick Corea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The identity of the piano trio in the 21st century : persistence or disintegration of memory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04709796v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piano et pianistes dans le jazz au XXIe siècles : héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Tours François Rabelais - Université Toulouse Jean Jaurès, Nov 2025, Tours (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Aubert : un compositeur entre trois époques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04763129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Fargeton; Yannick Séité, Apr 2021, Tours (FR) - Saint-Etienne (FR), France. p. 263-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Jarrett</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La polyphonie horizontale ou une autre approche du piano solo jazz contemporain. Fred Hersch, Keith Jarrett, Brad Mehldau, Craig Taborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04424594v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piano et pianistes dans le jazz aujourd’hui : panorama, héritages et perspectives (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan Arnoult; Vincent Cotro; Ludovic Florin, Oct 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chick Corea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Portrait en jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04424642v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop autour du portrait musical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Bercegol; Frédéric Sounac, Oct 2023, Toulouse (Université Toulouse II), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre musical (XXe et XXIe siècles) : formes et représentations politiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tenter un making-of du Now He Sings, Now He Sobs (1968) de Chick Corea (1941-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05011105v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Congrès Doctoral International de Musique et Musicologie "Au Rythme de la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Albenge; Stéphane AUDARD; Louise CONDI; David MUNIVE; Marie RENAUDIN, Oct 2022, Paris Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre musical (XXè et XXIè siècles). Formes et représentations politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Plana</w:t>
+                <w:t xml:space="preserve">Recherche-création et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans-méta recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Plana; Julien Garde; Saul Pandelakis, Oct 2021, Toulouse (Université Toulouse II), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les correspondances adressées à Déodat de Séverac, témoins de l’entretien d’un réseau professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déodat de Séverac : un musicien occitan entre régionalisme et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Florin; Stefan Keym, Jul 2021, Université Toulouse II Jean-Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04308184v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration intervallique dans les compositions de John Coltrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque John Coltrane (1926-1967) : l'œuvre et son empreinte / La structuration intervallique dans les compositions de John Coltrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tours, France. 16 p. (45-70)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception de Chopin chez Solal et Pieranunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Chopin - Correspondances ", Réception de la musique de Chopin chez deux jazzmen européens : Martial Solal et Enrico Pieranunzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France. pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation libre : guide pour son écoute (de John Corbett)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Art Ensemble of Chicago (de Paul Steinbeck)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433994v1</w:t>
-              </w:r>
-[...885 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert, Louis (1877-1968) : présentation synthétique des écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3575,229 +3644,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance Paul Le Flem à Enyss Djemil (alias Francis-Paul Demillac)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Bourrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3944,51 +4013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basir Amiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;nie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eud/6061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edtionsdulayeur.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sounac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Plana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04308184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46348" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Gerbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eud/6061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edtionsdulayeur.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sounac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Plana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04308184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basir Amiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;nie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denizeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Gerbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>