--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1022,764 +1022,1040 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déodat de Séverac. Un Musicien entre régionalisme et modernité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de cas comparative sur l’utilisation de la multimodalité pour un accès non-visuel aux éditeurs de partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Andriamahery-Ranjalahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230377v1</w:t>
+                <w:t xml:space="preserve">hal-05377270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Now He Sings, Now He Sobs (1968) de Chick Corea</w:t>
+                <w:t xml:space="preserve">The identity of the piano trio in the 21st century : persistence or disintegration of memory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piano et pianistes dans le jazz au XXIe siècles : héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Tours François Rabelais - Université Toulouse Jean Jaurès, Nov 2025, Tours (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709796v1</w:t>
+                <w:t xml:space="preserve">hal-05377259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Aubert : un compositeur entre trois époques</w:t>
+                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Fargeton; Yannick Séité, Apr 2021, Tours (FR) - Saint-Etienne (FR), France. p. 263-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763129v1</w:t>
+                <w:t xml:space="preserve">hal-04462186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Jarrett</w:t>
+                <w:t xml:space="preserve">La polyphonie horizontale ou une autre approche du piano solo jazz contemporain. Fred Hersch, Keith Jarrett, Brad Mehldau, Craig Taborn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04424594v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piano et pianistes dans le jazz aujourd’hui : panorama, héritages et perspectives (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan Arnoult; Vincent Cotro; Ludovic Florin, Oct 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chick Corea</w:t>
+                <w:t xml:space="preserve">Portrait en jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04424642v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop autour du portrait musical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Bercegol; Frédéric Sounac, Oct 2023, Toulouse (Université Toulouse II), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre musical (XXe et XXIe siècles) : formes et représentations politiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tenter un making-of du Now He Sings, Now He Sobs (1968) de Chick Corea (1941-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05011105v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Congrès Doctoral International de Musique et Musicologie "Au Rythme de la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Albenge; Stéphane AUDARD; Louise CONDI; David MUNIVE; Marie RENAUDIN, Oct 2022, Paris Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre musical (XXè et XXIè siècles). Formes et représentations politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les correspondances adressées à Déodat de Séverac, témoins de l’entretien d’un réseau professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déodat de Séverac : un musicien occitan entre régionalisme et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Florin; Stefan Keym, Jul 2021, Université Toulouse II Jean-Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-création et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans-méta recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Plana; Julien Garde; Saul Pandelakis, Oct 2021, Toulouse (Université Toulouse II), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration intervallique dans les compositions de John Coltrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque John Coltrane (1926-1967) : l'œuvre et son empreinte / La structuration intervallique dans les compositions de John Coltrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tours, France. 16 p. (45-70)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04308184v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception de Chopin chez Solal et Pieranunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Chopin - Correspondances ", Réception de la musique de Chopin chez deux jazzmen européens : Martial Solal et Enrico Pieranunzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France. pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Déodat de Séverac ou la traversée des antagonismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Florin; Stefan Keym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déodat de Séverac. Un musicien entre régionalisme et modernité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEMP 75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tempus, 978-2-8107-1327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1797,77 +2073,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Dubiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Garde</w:t>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Plana; Julien Garde; Saul Pandelakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.183-191, 2024, Pratiques et théories, 9791037039163</w:t>
@@ -1882,1502 +2158,1226 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">拉鲁斯人文历史大百科</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basir Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basir Amiri</w:t>
+                <w:t xml:space="preserve">Sébastien Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barbara</w:t>
+                <w:t xml:space="preserve">Hélène Génie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">拉鲁斯人文历史大百科</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 未读·思想家 (The Unread Thinker), 2024, 9787571718749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
+                <w:t xml:space="preserve">Les cheffes de band : une perception genrée à l’épreuve du blindfold test. Enquête auprès d’étudiant.e.s en jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Fargeton, Yannick Séité. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cotro; Pierre Fargeton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
+              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9791037021311</w:t>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436930v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheffes de band : une perception genrée à l’épreuve du blindfold test. Enquête auprès d’étudiant.e.s en jazz</w:t>
+                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vincent Cotro; Pierre Fargeton. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fargeton, Yannick Séité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s’)écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9791037021311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436926v1</w:t>
+                <w:t xml:space="preserve">hal-04436930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Art Ensemble of Chicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Florin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art Ensemble of Chicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-23, 2021, 978-2-8107-0731-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accomodamento mediologico di Enrico Pieranunzi. Approccio biografico-analitico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincenzo Caporaletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blue Etude 2 di Enrico Intra è Enrico Pieranunzi. Una poesia europea musicale colorita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grooves, 978-88-5543-081-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foisonnement et prolifération dans le champ jazzistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Joubert; Denis Le Touzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foisonnement et prolifération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mélotonia, 978-2-7297-1218-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de cas comparative sur l’utilisation de la multimodalité pour un accès non-visuel aux éditeurs de partitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Andriamahery-Ranjalahy</w:t>
+                <w:t xml:space="preserve">Déodat de Séverac. Un Musicien entre régionalisme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377270v1</w:t>
+                <w:t xml:space="preserve">Stefan Keym</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEMP 75, 2025, Tempus, Philippe Sénac; Emmanuelle Pérez-Tisserant, 978-2-8107-1327-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identity of the piano trio in the 21st century : persistence or disintegration of memory?</w:t>
+                <w:t xml:space="preserve">Now He Sings, Now He Sobs (1968) de Chick Corea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05377259v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Jazz Album, Philippe Gonin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l’éthique et l’esthétique : les écrits de Chick Corea</w:t>
+                <w:t xml:space="preserve">Louis Aubert : un compositeur entre trois époques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moraly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Florin; Stéphanie Moraly. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462186v1</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2024, Études de Musicologie/Musicological Studies, Henri Vanhulst, 9783034348997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyphonie horizontale ou une autre approche du piano solo jazz contemporain. Fred Hersch, Keith Jarrett, Brad Mehldau, Craig Taborn</w:t>
+                <w:t xml:space="preserve">Keith Jarrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Layeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dominique Dupuis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436947v1</w:t>
+                <w:t xml:space="preserve">hal-04424594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait en jazz</w:t>
+                <w:t xml:space="preserve">Chick Corea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04438213v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dominique Dupuis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenter un making-of du Now He Sings, Now He Sobs (1968) de Chick Corea (1941-2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théâtre musical (XXe et XXIe siècles) : formes et représentations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sounac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04446184v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-création et musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théâtre musical (XXè et XXIè siècles). Formes et représentations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...122 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...120 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sounac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté, 228 p., 2019, Annales littéraires | 1004, 978-2-84867-664-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.37722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611215v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4013,51 +4013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eud/6061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edtionsdulayeur.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sounac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Plana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04308184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37722" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basir Amiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;nie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denizeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Gerbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ludovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basir Amiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;nie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denizeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eud/6061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edtionsdulayeur.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sounac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Plana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04308184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.37722" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Gerbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>