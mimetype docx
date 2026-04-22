--- v0 (2026-03-04)
+++ v1 (2026-04-22)
@@ -1582,295 +1582,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t>
+                <w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713954v1</w:t>
+                <w:t xml:space="preserve">hal-00711763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t>
+                <w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t>
+              <w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711763v1</w:t>
+                <w:t xml:space="preserve">hal-00713954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t>
               </w:r>
@@ -2016,277 +2016,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
+                <w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Gudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Romanelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120292v1</w:t>
+                <w:t xml:space="preserve">hal-05225354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Binet</w:t>
+                <w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225354v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t>
               </w:r>
@@ -2900,152 +2900,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t>
+                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507909v1</w:t>
+                <w:t xml:space="preserve">hal-02507887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t>
               </w:r>
@@ -3150,51 +3155,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
+                <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
@@ -3225,203 +3230,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507887v1</w:t>
+                <w:t xml:space="preserve">hal-02475408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
+                <w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475408v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4419,177 +4419,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Frein</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141955v1</w:t>
+                <w:t xml:space="preserve">hal-01142151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4648,432 +4639,441 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142151v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bondu</w:t>
+                <w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-UFFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881520v1</w:t>
+                <w:t xml:space="preserve">hal-01142526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
+                <w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE-UFFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142526v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t>
               </w:r>
@@ -5437,277 +5437,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t>
+                <w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE IFCS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917977v1</w:t>
+                <w:t xml:space="preserve">hal-00937252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t>
+                <w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IFCS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937252v1</w:t>
+                <w:t xml:space="preserve">hal-01142938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t>
               </w:r>
@@ -5812,1045 +5812,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142938v1</w:t>
+                <w:t xml:space="preserve">hal-00917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bondu</w:t>
+                <w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917912v1</w:t>
+                <w:t xml:space="preserve">hal-00917977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
+                <w:t xml:space="preserve">Stable beat notes for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Wuhan, China</w:t>
+              <w:t xml:space="preserve">6èmes Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707473v1</w:t>
+                <w:t xml:space="preserve">hal-01141990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable beat notes for THz generation</w:t>
+                <w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Térahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141990v1</w:t>
+                <w:t xml:space="preserve">hal-01141961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t>
+                <w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Photonics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01141961v1</w:t>
+                <w:t xml:space="preserve">hal-00704278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
+                <w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAIT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00704278v1</w:t>
+                <w:t xml:space="preserve">hal-00707473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+                <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919619v1</w:t>
+                <w:t xml:space="preserve">hal-00474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+                <w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474186v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t>
               </w:r>
@@ -6996,307 +6996,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz absorption spectroscopy instrument for the detection of VOCs emitted by soil microorganisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouesbet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+                <w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674524v1</w:t>
+                <w:t xml:space="preserve">hal-04648504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Benayad</w:t>
+                <w:t xml:space="preserve">Terahertz absorption spectroscopy instrument for the detection of VOCs emitted by soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Gudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">Valérie Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648504v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,152 +8121,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
+                <w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703618v1</w:t>
+                <w:t xml:space="preserve">hal-01142915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
               </w:r>
@@ -8278,144 +8278,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l’optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Optique-microonde SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142915v1</w:t>
+                <w:t xml:space="preserve">hal-00703648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
+                <w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
@@ -8450,73 +8450,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Optique-microonde SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Horizons de l’optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703648v1</w:t>
+                <w:t xml:space="preserve">hal-00703618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t>
               </w:r>
@@ -8711,51 +8711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9092,51 +9092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>