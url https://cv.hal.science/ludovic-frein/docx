--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -2016,277 +2016,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Binet</w:t>
+                <w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225354v1</w:t>
+                <w:t xml:space="preserve">hal-05120292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
+                <w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Gudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Romanelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120292v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t>
               </w:r>
@@ -2900,282 +2900,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
+                <w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507887v1</w:t>
+                <w:t xml:space="preserve">hal-02292414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292414v1</w:t>
+                <w:t xml:space="preserve">hal-02507887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
               </w:r>
@@ -3401,286 +3401,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Kervella</w:t>
+                <w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475053v1</w:t>
+                <w:t xml:space="preserve">hal-01800096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+                <w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Turin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800096v1</w:t>
+                <w:t xml:space="preserve">hal-02475053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t>
@@ -4803,176 +4803,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
+                <w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">7th terahertz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142526v1</w:t>
+                <w:t xml:space="preserve">hal-00906170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t>
+                <w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bondu</w:t>
@@ -5007,97 +5007,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-UFFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881520v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t>
+                <w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
@@ -5132,97 +5132,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th terahertz days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906170v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t>
+                <w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bondu</w:t>
@@ -5257,457 +5266,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">IEEE-UFFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926871v1</w:t>
+                <w:t xml:space="preserve">hal-00881520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+                <w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944028v1</w:t>
+                <w:t xml:space="preserve">hal-01142526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t>
+                <w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IFCS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937252v1</w:t>
+                <w:t xml:space="preserve">hal-00917977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142938v1</w:t>
+                <w:t xml:space="preserve">hal-00917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t>
               </w:r>
@@ -5812,277 +5812,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bondu</w:t>
+                <w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917912v1</w:t>
+                <w:t xml:space="preserve">hal-01142938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t>
+                <w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE IFCS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917977v1</w:t>
+                <w:t xml:space="preserve">hal-00937252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable beat notes for THz generation</w:t>
               </w:r>
@@ -6187,295 +6187,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t>
+                <w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">Microwave Photonics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141961v1</w:t>
+                <w:t xml:space="preserve">hal-00704278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
+                <w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t>
+              <w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704278v1</w:t>
+                <w:t xml:space="preserve">hal-01141961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t>
               </w:r>
@@ -6996,307 +6996,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz absorption spectroscopy instrument for the detection of VOCs emitted by soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Gudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">Valérie Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648504v1</w:t>
+                <w:t xml:space="preserve">hal-04674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz absorption spectroscopy instrument for the detection of VOCs emitted by soil microorganisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Binet</w:t>
+                <w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouesbet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674524v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,152 +8121,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
+                <w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l’optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142915v1</w:t>
+                <w:t xml:space="preserve">hal-00703618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
               </w:r>
@@ -8278,144 +8278,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Optique-microonde SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Horizons de l’optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703648v1</w:t>
+                <w:t xml:space="preserve">hal-01142915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
+                <w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
@@ -8450,73 +8450,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l’optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Optique-microonde SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703618v1</w:t>
+                <w:t xml:space="preserve">hal-00703648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t>
               </w:r>
@@ -9092,51 +9092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>