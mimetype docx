--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,430 +351,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et salariés agricoles mis en (in)capacité dans le débat sur les pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouvoir parler des pesticides ? Une recherche-action pour éprouver les capabilités des travailleurs viticoles (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.13244⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419671v1</w:t>
+                <w:t xml:space="preserve">hal-03637155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping and grounding Europe through seabirds and eelgrass: Environmental policy affordances in Arcachon Bay (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculteurs et salariés agricoles mis en (in)capacité dans le débat sur les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123, pp.58-66. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166-167, pp.155 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2021.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.13244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255620v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The victorious battles of the lost war against aquatic invasive plants: “Fluid” categorisation and multiple forms of ordinary commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (3), pp.747-762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tran.12461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir parler des pesticides ? Une recherche-action pour éprouver les capabilités des travailleurs viticoles (Gironde, France)</w:t>
+                <w:t xml:space="preserve">Grasping and grounding Europe through seabirds and eelgrass: Environmental policy affordances in Arcachon Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (3), </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.33921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637155v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t>
               </w:r>
@@ -884,1110 +884,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité du bassin d'Arcachon. De quoi parlons-nous ? Trois enquêtes croisées auprès d'acteurs et d'usagers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La reconnaissance d'un capital environnemental autochtone ? Les « Parcs Nationaux à la française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">B. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Hors-série 29, 31 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bigando</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.3971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.19025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608104v1</w:t>
+                <w:t xml:space="preserve">hal-01774972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;qualité&amp;quot; du bassin d'Arcachon. De quoi parlons-nous? Trois enquêtes croisées auprès d'acteurs et d'usagers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La qualité du bassin d'Arcachon. De quoi parlons-nous ? Trois enquêtes croisées auprès d'acteurs et d'usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bigando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.53-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 45, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953372v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance d'un capital environnemental autochtone ? Les « Parcs Nationaux à la française »</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La &amp;quot;qualité&amp;quot; du bassin d'Arcachon. De quoi parlons-nous? Trois enquêtes croisées auprès d'acteurs et d'usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bigando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouet</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01774972v1</w:t>
+                <w:t xml:space="preserve">hal-01953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le kayak de mer : du “besoin de nature”… à l’“expérience écologique” ?</w:t>
+                <w:t xml:space="preserve">Le kayak de mer : du 'besoin de nature' à l' 'expérience écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Jane Krieger</w:t>
+                <w:t xml:space="preserve">S.J Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252345v1</w:t>
+                <w:t xml:space="preserve">hal-02601551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le kayak de mer : du 'besoin de nature' à l' 'expérience écologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension d'ouvrage :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.67-80</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601551v1</w:t>
+                <w:t xml:space="preserve">hal-02600629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien pratiquer la nature... pour protéger les Calanques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (3), pp.525-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.143.0525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01095165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension d'ouvrage :</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysage et produits certifiés : un lien évident ? Pratiques et discours d’éleveurs en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.7</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.293-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600629v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et produits certifiés : un lien évident ? Pratiques et discours d’éleveurs en Auvergne et Morvan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La forêt, un patrimoine au prisme de l’écologisation : le cas des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série 16, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195395v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt, un patrimoine au prisme de l’écologisation : le cas des Landes de Gascogne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+                <w:t xml:space="preserve">Les services rendus par la chasse en France : Regards croisés en écologie, économie et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.13702⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXIV (3), p. 305 - p. 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599297v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse-gestion, chasse écologique, chasse durable : Enjeux d'une écologisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 327-328, p. 38 - p. 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services rendus par la chasse en France : Regards croisés en écologie, économie et sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ballon</w:t>
+                <w:t xml:space="preserve">L'engagement des agriculteurs dans un service environnemental. L'exemple du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, LXIV (3), p. 305 - p. 318. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4), pp.691-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.524.0691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802107v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine foncier et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t>
               </w:r>
@@ -2062,423 +2071,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des agriculteurs dans un service environnemental. L'exemple du paysage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">Patrimoine foncier... et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.109-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00659274v1</w:t>
+                <w:t xml:space="preserve">hal-02600906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine foncier... et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Menadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.365-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426390802046077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600906v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chassés-croisés dans l'espace montagnard : chasse et renouvellement des liens à l'environnement en Hautes-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2488,78 +2406,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de l’écologisation de la sociologie en France. Entre polarisation et renouvellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,73 +2492,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalités. 11e congrès de l'Association française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mobilisations décloisonnées au nom de la justice sociale et du vivant : un renouvellement des « mouvements sociaux » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2656,561 +2574,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalités. 11e congrès de l'Association française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature protection at the risk of environmental inequalities? The case of the French National Parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres franco-taïwanaises sur les politiques de biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines et Sciences Po Rennes, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de justice environnementale au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui prend la parole pour dire quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CR 23 « Sociologie de l’environnement », Oct 2022, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée d’étude, Regards croisés des jeunes chercheurs en sciences humaines et sociales sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de COopération Juridique Interdisciplinaire (CECOJI), Jun 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483799v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui prend la parole pour dire quoi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux de justice environnementale au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mody Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, Regards croisés des jeunes chercheurs en sciences humaines et sociales sur les pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes et de COopération Juridique Interdisciplinaire (CECOJI), Jun 2022, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">congrès AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CR 23 « Sociologie de l’environnement », Oct 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483785v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d’exposition aux pesticides. Entre objectivation des sociologues et sentiments moraux des travailleurs agricoles</w:t>
+                <w:t xml:space="preserve">Inégalités de participation au débat sur les pesticides : travailleurs agricoles mis en incapacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AISLF La société morale, CR 23 Sociologie de l’environnement, webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, webinaire, Tunisia</w:t>
+              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe, Centre Emile Durkheim et CEREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux + webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362324v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de participation au débat sur les pesticides : travailleurs agricoles mis en incapacité ?</w:t>
+                <w:t xml:space="preserve">Inégalités d’exposition aux pesticides. Entre objectivation des sociologues et sentiments moraux des travailleurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe, Centre Emile Durkheim et CEREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux + webinaire, France</w:t>
+              <w:t xml:space="preserve">Congrès AISLF La société morale, CR 23 Sociologie de l’environnement, webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, webinaire, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362339v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eprouver des inégalités environnementales par la recherche-action. Le cas des capabilités des travailleurs viticoles à dire leur exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3226,73 +3144,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : L'objet "Pesticides" en sciences humaines et sociales. Quels savoirs pour quelle transition écologique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpoJust (2019-2022) L’exposition aux pesticides des travailleurs agricoles : quels enjeux de justice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3321,73 +3239,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand colloque final du Labex COTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capabilités des travailleurs agricoles à dire leur exposition aux pesticides: des situations inégales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3403,1325 +3321,1325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact based management of recreational uses: a fair share of environmental effort? A sociological approach applied to two French national parks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involving recreational users in environmental management: invasive aquatic plants in lakes on France's Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th international conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.3</w:t>
+              <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607853v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving recreational users in environmental management: invasive aquatic plants in lakes on France's Atlantic coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact based management of recreational uses: a fair share of environmental effort? A sociological approach applied to two French national parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.297-299</w:t>
+              <w:t xml:space="preserve">The 9th international conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608627v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oiseaux d'eau et des herbiers : Des prises décisives pour l'emprise géographique des politiques environnementales sur le bassin d'Arcachon</w:t>
+                <w:t xml:space="preserve">Des sports de nature aux prises avec les politiques d'environnement : comparaison La Réunion / Calanques de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire La mise en oeuvre des politiques européennes environnementales et de développement durable en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire "Humanités environnementales à la Réunion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Tampon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606965v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sports de nature aux prises avec les politiques d'environnement : comparaison La Réunion / Calanques de Marseille</w:t>
+                <w:t xml:space="preserve">Des oiseaux d'eau et des herbiers : Des prises décisives pour l'emprise géographique des politiques environnementales sur le bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Humanités environnementales à la Réunion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Tampon, France. pp.17</w:t>
+              <w:t xml:space="preserve">Séminaire La mise en oeuvre des politiques européennes environnementales et de développement durable en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606809v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d’un capital environnemental autochtone ? Les &amp;quot;Parcs Nationaux à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Capital environnemental : pratiques, dominations, représentations, appropriations spatiales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOLAB, Nov 2015, Limoges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/tq4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d'un capital environnemental autochtone ? Les &amp;quot;Parcs nationaux à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital environnemental : pratiques, dominations, représentations, appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Limoges, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le kayak de mer : du besoin de nature à l'expérience écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Krieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité : la naturalité en mouvement : environnement et usages récréatifs en nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Le Pradel, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité du bassin à l’épreuve du quotidien : résultats d’une enquête par entretiens auprès d’usagers et d’acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution finale du programme de recherche Osquar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Talence, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des loisirs de nature aux prises avec l’environnement ? Un dispositif d’enquête d’inspiration pragmatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse terrestre et sous-marine dans le futur Parc national des Calanques : des &amp;quot;passions&amp;quot; aux prises avec la protection des patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV ème Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les herbiers de zostères, regards d'usagers sur un indicateur écologique. Premiers résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire du projet OSQUAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">Des usages légitimes du Parc National des Calanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
+              <w:t xml:space="preserve">Biodivercities, Enjeux et stratégies de gestion durable des aires protégées urbaines et périurbaines au Nord et au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593993v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages légitimes du Parc National des Calanques</w:t>
+                <w:t xml:space="preserve">Un Parc National pour les Calanques ? Mobilisation et expertise des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodivercities, Enjeux et stratégies de gestion durable des aires protégées urbaines et périurbaines au Nord et au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.3</w:t>
+              <w:t xml:space="preserve">De la mer à la terre, de la Gironde aux Pertuis. Etat des connaissances du système marin. Colloque de la mission pour le PNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Royan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593585v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Parc National pour les Calanques ? Mobilisation et expertise des usagers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la mer à la terre, de la Gironde aux Pertuis. Etat des connaissances du système marin. Colloque de la mission pour le PNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Royan, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594736v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse-gestion, chasse écologique, chasse durable... Enjeux autour de l'écologisation d'une pratique en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, Territoires et Développement durable. Outils d'analyse, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Clermont Ferrand, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituer un paysage au rang de « Patrimoine mondial » : ambigüités et conséquences pour les dynamiques territoriales. L'inscription du paysage viticole de Saint-Emilion sur la liste du Patrimoine Mondial de l'UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4737,528 +4655,528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International "L'Homme au C½ur des Dynamiques Sociales, Territoriales et Culturelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Poitiers, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine(s), patrimonialisation(s) sur la presqu'île de Guérande. Jeux d'acteurs sur scène(s)... et en coulisse(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs ou le multi-usage en question. Entre régulation localisée et mise en ordre formalisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Héritages et trajectoires rurales en Europe", Montpellier, 6-7 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.9</w:t>
+              <w:t xml:space="preserve">75ème congrès Association francophone pour le savoir (ACFAS)Centre de recherche sur le développement territorial /Colloque 625 Ressources naturelles et culturelles : enjeux de modélisation interdisciplinaire, d'évaluation et de gouvernance territoriale CRDT/GREGU, Trois-Rivières, CAN, 8-9 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589461v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs ou le multi-usage en question. Entre régulation localisée et mise en ordre formalisée ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimoine(s), patrimonialisation(s) sur la presqu'île de Guérande. Jeux d'acteurs sur scène(s)... et en coulisse(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75ème congrès Association francophone pour le savoir (ACFAS)Centre de recherche sur le développement territorial /Colloque 625 Ressources naturelles et culturelles : enjeux de modélisation interdisciplinaire, d'évaluation et de gouvernance territoriale CRDT/GREGU, Trois-Rivières, CAN, 8-9 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.15</w:t>
+              <w:t xml:space="preserve">Colloque International "Héritages et trajectoires rurales en Europe", Montpellier, 6-7 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589175v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux pesticides. Ce qu'en disent les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Goutille</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octares, 212 p., 2024, Travail &amp; Activité humaine, 978-2-36630-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place, recreation and local development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dehez, J. Irstea, 488 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de nature, natures en jeu : des loisirs aux prises avec l'écologisation des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.I.E. Peter Lang, pp.240, 2017, EcoPolis 28, 978-2-8076-0137-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5268,180 +5186,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Goutille, Jacqueline Candau, Elisabeth Lambert (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition aux pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2024, 978-2-36630-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégale liberté de parole en contexte d'exposition révélée. Enquête auprès de viticulteurs et de carottiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5450,2198 +5368,2198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Goutille, Jacqueline Candau, Elisabeth Lambert (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition aux pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.97-114, 2024, 978-2-36630-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor leisure activities at odds with the city ? Arcachon bay and the Massif des Calanques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiann-Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Charly Machemehl; Olivier Sirost; Jean-Paul Ducrotoy. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reclaiming and rewilding river cities for outdoor recreation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2021, Estuaries of the World, 978-3030487119</w:t>
+              <w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610251v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outdoor leisure activities at odds with the city ? Arcachon bay and the Massif des Calanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Machemehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ducrotoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charly Machemehl; Olivier Sirost; Jean-Paul Ducrotoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t>
+              <w:t xml:space="preserve">Reclaiming and rewilding river cities for outdoor recreation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2021, Estuaries of the World, 978-3030487119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03334047v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiann-Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9782807617018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normer la chasse dans le parc national des Calanques : entre gestion et tractations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goreau Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, pp.41-62, 2017, 9782858924653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loisirs de nature et environnement. Liens avec les professions, spécificités des épreuves</w:t>
+                <w:t xml:space="preserve">Nature leisure activities put to the environmental test: A pragmatic, sociological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp.55-72, 2015, 978-2-36630-039-0</w:t>
+              <w:t xml:space="preserve">Tourism, Recreation and Regional Development: Perspectives from France and Abroad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.107-121, 2015, New directions in tourism analysis, 978-1-4724-1622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601379v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature leisure activities put to the environmental test: A pragmatic, sociological approach</w:t>
+                <w:t xml:space="preserve">Loisirs de nature et environnement. Liens avec les professions, spécificités des épreuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.B. Marsat</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism, Recreation and Regional Development: Perspectives from France and Abroad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp.107-121, 2015, New directions in tourism analysis, 978-1-4724-1622-3</w:t>
+              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.55-72, 2015, 978-2-36630-039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601118v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse terrestre et chasse sous-marine dans le Parc national des Calanques. Des &amp;quot;passions&amp;quot; aux prises avec la protection des patrimoines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parc national des Calanques : construction territoriale, concertation et usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Quae, pp.173-190, 2012, 978-2-7592-1875-2</w:t>
+              <w:t xml:space="preserve">L'exigence de la réconciliation : biodiversité et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Le temps des sciences, 978-2-213-66859-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00783712v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chasse terrestre et sous-marine dans le Parc national des calanques. Des &amp;quot;passions&amp;quot; aux prises avec la protection des patrimoines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ballon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exigence de la réconciliation. Biodiversité et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Essais, 9782213668598</w:t>
+              <w:t xml:space="preserve">Le Parc national des Calanques : construction territoriale, concertation et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.173-190, 2012, 978-2-7592-1875-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00718734v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse terrestre et sous-marine dans le Parc national des calanques. Des &amp;quot;passions&amp;quot; aux prises avec la protection des patrimoines.</w:t>
+                <w:t xml:space="preserve">Chasse terrestre et chasse sous-marine dans le Parc national des Calanques. Des &amp;quot;passions&amp;quot; aux prises avec la protection des patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Deldrève et Philippe Deboudt (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parc national des Calanques : construction territoriale, concertation et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.173-190, 2012, 978-2-7592-1875-2</w:t>
+              <w:t xml:space="preserve">, éditions Quae, pp.173-190, 2012, 978-2-7592-1875-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597614v1</w:t>
+                <w:t xml:space="preserve">halshs-00783712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Fleury et Anne-Caroline Prévot-Julliard (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exigence de la réconciliation : biodiversité et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Le temps des sciences, 978-2-213-66859-8</w:t>
+              <w:t xml:space="preserve">L'exigence de la réconciliation. Biodiversité et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Essais, 9782213668598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597067v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l'exceptionnalité : chapitre VI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acteurs et processus de l'inscription : chapitre IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Briffaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.163-195, 2010</w:t>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.85-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593220v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle gouvernance, nouveaux conflits ? : chapitre V</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel(s) patrimoines pour la presqu'île de Guérande ? Lecture goffmanienne d'une patrimonialisation fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.117-162, 2010</w:t>
+              <w:t xml:space="preserve">Patrimoines, héritages et dévelopement rural en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-89, 2010, Logiques sociales, 978-2-296-12652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593219v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et processus de l'inscription : chapitre IV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">La construction de l'exceptionnalité : chapitre VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brochot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.85-115, 2010</w:t>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.163-195, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593202v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel(s) patrimoines pour la presqu'île de Guérande ? Lecture goffmanienne d'une patrimonialisation fragmentée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle gouvernance, nouveaux conflits ? : chapitre V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines, héritages et dévelopement rural en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.67-89, 2010, Logiques sociales, 978-2-296-12652-7</w:t>
+              <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.117-162, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593584v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle appropriation locale de la Réserve Naturelle des prés salés d'Arès et de Lège-Cap Ferret ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae, ETTIS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final CITTEP Capacités d'initiative et d'expression des travailleurs agricoles sur la transition écologique relative aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goutille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae; Inserm. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;qualité du milieu&amp;quot; à l'épreuve du quotidien : (Re)constructions ordinaires de l'idée de qualité relative au bassin d'Arcachon : Résultats d'une enquête pâr entretiens auprès d'usagers et d'acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parc national pour les Calanques de Marseille ? Construction territoriale, formes de concertation et principes de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Flanquart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+                <w:t xml:space="preserve">A. Hérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Hellequin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituer un paysage au rang de &amp;quot;Patrimoine Mondial&amp;quot; : le cas du paysage viticole de la Juridiction de Saint-Emilion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7654,309 +7572,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en relation de la qualité des produits et des paysages : enseignements issus de l'analyse comparée entre le fromage AOC Saint Nectaire et la marque viande bovine du parc naturel régional du Morvan : rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mise en relation de la qualité des produits et des paysages : rapport de synthèse sur la marque viande bovine du parc naturel régional du Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2008, pp.38</w:t>
+              <w:t xml:space="preserve">irstea. 2008, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591103v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en relation de la qualité des produits et des paysages : rapport de synthèse sur la marque viande bovine du parc naturel régional du Morvan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mise en relation de la qualité des produits et des paysages : enseignements issus de l'analyse comparée entre le fromage AOC Saint Nectaire et la marque viande bovine du parc naturel régional du Morvan : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aznar</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02591104v1</w:t>
+                <w:t xml:space="preserve">hal-02591103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs en question(s) : le cas des producteurs de fromage AOC Saint Nectaire (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7965,87 +7883,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question sociale de la fermeture du paysage : synthèse d'une enquête dans le Parc National des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8053,367 +7971,367 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : résultats d'enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'importance des forêts dans la construction sociale : pistes exploratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.282</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587507v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des forêts dans la construction sociale : pistes exploratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : résultats d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.69</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584182v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De 1960 à 2003 des enquêtes pour cerner le lien forêt et société : état de l`art et pistes exploratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8423,114 +8341,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de nature, natures en jeu. Des loisirs aux prises avec l'écologisation des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bordeaux, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BORD0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01289632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8677,51 +8595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.05.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.12461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Krieger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tq4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machemehl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sirost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoigne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deboudt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598585v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01289632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0050" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.12461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Krieger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tq4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machemehl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sirost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deboudt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01289632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0050" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>