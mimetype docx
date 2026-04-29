--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -3515,178 +3515,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sports de nature aux prises avec les politiques d'environnement : comparaison La Réunion / Calanques de Marseille</w:t>
+                <w:t xml:space="preserve">Des oiseaux d'eau et des herbiers : Des prises décisives pour l'emprise géographique des politiques environnementales sur le bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Humanités environnementales à la Réunion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Tampon, France. pp.17</w:t>
+              <w:t xml:space="preserve">Séminaire La mise en oeuvre des politiques européennes environnementales et de développement durable en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606809v1</w:t>
+                <w:t xml:space="preserve">hal-02606965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oiseaux d'eau et des herbiers : Des prises décisives pour l'emprise géographique des politiques environnementales sur le bassin d'Arcachon</w:t>
+                <w:t xml:space="preserve">Des sports de nature aux prises avec les politiques d'environnement : comparaison La Réunion / Calanques de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire La mise en oeuvre des politiques européennes environnementales et de développement durable en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire "Humanités environnementales à la Réunion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Tampon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606965v1</w:t>
+                <w:t xml:space="preserve">hal-02606809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d’un capital environnemental autochtone ? Les &amp;quot;Parcs Nationaux à la française</w:t>
               </w:r>
@@ -8595,51 +8595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.12461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Krieger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tq4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machemehl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sirost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deboudt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01289632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0050" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.12461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Krieger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tq4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machemehl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sirost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deboudt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01289632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0050" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>