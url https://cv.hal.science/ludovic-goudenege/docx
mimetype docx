--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -229,252 +229,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of SDEs with fractional noise and distributional drift</w:t>
+                <w:t xml:space="preserve">Convergence of the stochastic Navier-Stokes-α solutions toward the stochastic Navier-Stokes solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jad Doghman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104533⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-025-10228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715427v3</w:t>
+                <w:t xml:space="preserve">hal-03794814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the stochastic Navier-Stokes-α solutions toward the stochastic Navier-Stokes solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical approximation of SDEs with fractional noise and distributional drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Haress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Doghman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (32), </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-025-10228-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794814v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715427v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward hedging for American options with transaction costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving average options: Machine learning and Gauss-Hermite quadrature for a double non-Markovian problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood-based non-Markovian models from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vroylandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,64 +768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and convergence analysis of the stochastic Lagrangian averaged Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Doghman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,51 +859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic phase field $\alpha$-Navier-Stokes vesicle-fluid interaction model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression for pricing variable annuities with stochastic volatility and interest rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1067,51 +1067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,252 +1178,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computing Credit Valuation Adjustment solving coupled PIDEs in the Bates model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10287-020-00365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764290v2</w:t>
+                <w:t xml:space="preserve">hal-01873346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Credit Valuation Adjustment solving coupled PIDEs in the Bates model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10287-020-00365-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873346v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodicity of stochastic Cahn-Hilliard equations with logarithmic potentials driven by degenerate or nondegenerate noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for pricing American options in high-dimensional Markovian and non-Markovian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,252 +1568,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing and hedging GMWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1-2), pp.217-248. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10287-018-0304-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940715v1</w:t>
+                <w:t xml:space="preserve">hal-01688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pricing and hedging GMWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1-2), pp.217-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10287-018-0304-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688333v1</w:t>
+                <w:t xml:space="preserve">hal-01940715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and probabilistic modeling of a cloud of particles coupled with a turbulent fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2014,291 +2014,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pricing and hedging GLWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Tudela</w:t>
+                <w:t xml:space="preserve">Molent Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.38-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074155v1</w:t>
+                <w:t xml:space="preserve">hal-01390968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing and hedging GLWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molent Andrea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
+                <w:t xml:space="preserve">Loic Tudela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70, pp.38-57. </w:t>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2016.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390968v1</w:t>
+                <w:t xml:space="preserve">hal-01074155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiasedness of some generalized adaptive multilevel splitting algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,265 +2352,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wright-Fisher model with indirect selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asymptotic properties of stochastic Cahn–Hilliard equation with singular nonlinearity and degenerate noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0859-2⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (10), pp.3785 - 3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925744v3</w:t>
+                <w:t xml:space="preserve">hal-01092481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of stochastic Cahn–Hilliard equation with singular nonlinearity and degenerate noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Wright-Fisher model with indirect selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Manca</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125 (10), pp.3785 - 3800. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6), pp.1411-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0859-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092481v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925744v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and simulation of rare events for SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for piecewise deterministic Markov processes with boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45, pp.338-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,51 +2726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order finite element calculations for the deterministic Cahn-Hilliard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Cahn-Hilliard equation with double singular nonlinearities and two reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.1473-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Cahn-Hilliard equation with singular nonlinearity and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (10), pp.3516-3548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy estimate of a Discrete Duality Finite Volume scheme for a phase-field model with surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interpore, the International Society for Porous Media, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3378,51 +3378,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Reduction Applied to Machine Learning for Pricing Bermudan/American Options in High Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,77 +3518,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approximation of the stochastic heat equation with a distributional reaction term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Haress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Hedging for American Options with Transaction Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Non-Linear Density Fluctuations Stochastic Partial Differential Equation With a Singular Coefficient of Relevance to Polymer Dynamics and Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Iulian Palade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3769,51 +3769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing XVA for American basket derivatives by Machine Learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,51 +3857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\alpha$-Navier-Stokes equation perturbed by space-time noise of trace class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,77 +3932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and simulation of rare events for SPDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats sur l'équation de Cahn-Hilliard stochastique et déterministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École normale supérieure de Cachan - ENS Cachan, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4168,51 +4168,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial and Stochastic Differential Equations: Theoretical and Numerical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="650F9FE1"/>
+    <w:nsid w:val="0EC874C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-goudenege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6449-5888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/goudenege_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-9485-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715427v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Haress" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10228-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zanette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00472-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vroylandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117586119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406041v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-020-00287-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-020-00365-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.04.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2019.1701698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0304-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molent Andrea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2016.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925744v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0859-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.05.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-011-9546-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.06.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castellano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beguinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.11275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04575542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-goudenege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6449-5888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/goudenege_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-9485-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10228-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715427v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Haress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zanette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00472-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vroylandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117586119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406041v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-020-00287-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-020-00365-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.04.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2019.1701698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0304-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molent Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2016.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.05.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925744v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0859-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-011-9546-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.06.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castellano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beguinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.11275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04575542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>