--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -229,252 +229,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the stochastic Navier-Stokes-α solutions toward the stochastic Navier-Stokes solutions</w:t>
+                <w:t xml:space="preserve">Numerical approximation of SDEs with fractional noise and distributional drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Doghman</w:t>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+                <w:t xml:space="preserve">El Mehdi Haress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-025-10228-8⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794814v1</w:t>
+                <w:t xml:space="preserve">hal-03715427v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of SDEs with fractional noise and distributional drift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convergence of the stochastic Navier-Stokes-α solutions toward the stochastic Navier-Stokes solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Doghman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 181, </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-025-10228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715427v3</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward hedging for American options with transaction costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -528,902 +528,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving average options: Machine learning and Gauss-Hermite quadrature for a double non-Markovian problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical and convergence analysis of the stochastic Lagrangian averaged Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Doghman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303 (2), pp.958-974. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2022.114446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810106v1</w:t>
+                <w:t xml:space="preserve">hal-03406041v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood-based non-Markovian models from molecular dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Moving average options: Machine learning and Gauss-Hermite quadrature for a double non-Markovian problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2117586119⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (2), pp.958-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621742v1</w:t>
+                <w:t xml:space="preserve">hal-03810106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and convergence analysis of the stochastic Lagrangian averaged Navier-Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Likelihood-based non-Markovian models from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Vroylandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Doghman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pietrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2022.114446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2117586119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406041v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic phase field $\alpha$-Navier-Stokes vesicle-fluid interaction model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Manca</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124805⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972807v1</w:t>
+                <w:t xml:space="preserve">hal-03177667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process regression for pricing variable annuities with stochastic volatility and interest rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stochastic phase field $\alpha$-Navier-Stokes vesicle-fluid interaction model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10203-020-00287-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 496 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013603v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gaussian process regression for pricing variable annuities with stochastic volatility and interest rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t>
+              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10203-020-00287-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177667v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Credit Valuation Adjustment solving coupled PIDEs in the Bates model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10287-020-00365-6⟩</w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873346v1</w:t>
+                <w:t xml:space="preserve">hal-01764290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computing Credit Valuation Adjustment solving coupled PIDEs in the Bates model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10287-020-00365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764290v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodicity of stochastic Cahn-Hilliard equations with logarithmic potentials driven by degenerate or nondegenerate noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for pricing American options in high-dimensional Markovian and non-Markovian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,291 +1568,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pricing and hedging GMWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1-2), pp.217-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10287-018-0304-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688333v1</w:t>
+                <w:t xml:space="preserve">hal-01940715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing and hedging GMWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1-2), pp.217-248. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10287-018-0304-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940715v1</w:t>
+                <w:t xml:space="preserve">hal-01688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and probabilistic modeling of a cloud of particles coupled with a turbulent fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2014,291 +2014,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing and hedging GLWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molent Andrea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zanette</w:t>
+                <w:t xml:space="preserve">Loic Tudela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70, pp.38-57. </w:t>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2016.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390968v1</w:t>
+                <w:t xml:space="preserve">hal-01074155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pricing and hedging GLWB in the Heston and in the Black–Scholes with stochastic interest rate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Tudela</w:t>
+                <w:t xml:space="preserve">Molent Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.38-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074155v1</w:t>
+                <w:t xml:space="preserve">hal-01390968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiasedness of some generalized adaptive multilevel splitting algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,265 +2352,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of stochastic Cahn–Hilliard equation with singular nonlinearity and degenerate noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Wright-Fisher model with indirect selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Manca</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6), pp.1411-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0859-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092481v1</w:t>
+                <w:t xml:space="preserve">hal-00925744v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wright-Fisher model with indirect selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic properties of stochastic Cahn–Hilliard equation with singular nonlinearity and degenerate noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (6), pp.1411-1450. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (10), pp.3785 - 3800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0859-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925744v3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and simulation of rare events for SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for piecewise deterministic Markov processes with boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45, pp.338-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,51 +2726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order finite element calculations for the deterministic Cahn-Hilliard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Cahn-Hilliard equation with double singular nonlinearities and two reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.1473-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Cahn-Hilliard equation with singular nonlinearity and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (10), pp.3516-3548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy estimate of a Discrete Duality Finite Volume scheme for a phase-field model with surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3152,64 +3152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interpore, the International Society for Porous Media, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3378,51 +3378,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Reduction Applied to Machine Learning for Pricing Bermudan/American Options in High Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,77 +3518,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approximation of the stochastic heat equation with a distributional reaction term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Haress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Hedging for American Options with Transaction Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Non-Linear Density Fluctuations Stochastic Partial Differential Equation With a Singular Coefficient of Relevance to Polymer Dynamics and Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Iulian Palade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3769,51 +3769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing XVA for American basket derivatives by Machine Learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Molent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,64 +3857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\alpha$-Navier-Stokes equation perturbed by space-time noise of trace class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3932,77 +3932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and simulation of rare events for SPDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats sur l'équation de Cahn-Hilliard stochastique et déterministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École normale supérieure de Cachan - ENS Cachan, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4168,51 +4168,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial and Stochastic Differential Equations: Theoretical and Numerical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EC874C2"/>
+    <w:nsid w:val="F6FBCF04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-goudenege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6449-5888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/goudenege_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-9485-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10228-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715427v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Haress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zanette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00472-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vroylandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117586119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406041v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-020-00287-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-020-00365-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.04.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2019.1701698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0304-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molent Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2016.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.05.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925744v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0859-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-011-9546-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.06.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castellano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beguinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.11275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04575542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-goudenege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6449-5888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/goudenege_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-9485-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715427v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Haress" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10228-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zanette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-024-00472-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406041v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vroylandt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117586119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-020-00287-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-020-00365-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.04.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2019.1701698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0304-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molent Andrea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2016.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925744v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0859-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.05.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-011-9546-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.06.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castellano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beguinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.11275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04575542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iulian Palade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>