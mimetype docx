--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANG@COAST: A spatio-temporal modeling approach of muddy shoreline mobility based on mangrove monitoring</w:t>
+                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Proisy</w:t>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Guillaume Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+                <w:t xml:space="preserve">Thomas Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 186, pp.106345. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.129021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926896v1</w:t>
+                <w:t xml:space="preserve">hal-05223528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
+                <w:t xml:space="preserve">MANG@COAST: A spatio-temporal modeling approach of muddy shoreline mobility based on mangrove monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, pp.129021. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.106345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223528v1</w:t>
+                <w:t xml:space="preserve">hal-04926896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning to detect built cultural heritage from satellite imagery. - Spatial distribution and size of vernacular houses in Sumba, Indonesia</w:t>
               </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.171-183. </w:t>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1140,51 +1140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,51 +1273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,51 +1445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,77 +1623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
@@ -1859,445 +1859,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853481v1</w:t>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637154v1</w:t>
+                <w:t xml:space="preserve">hal-03853481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Martiny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+                <w:t xml:space="preserve">hal-03637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un LiDAR pour le Parc national de forêts : Présentation de la démarche et focus sur la problématique archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2357,77 +2357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2463,286 +2463,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
+                <w:t xml:space="preserve">Quelles synergies entre gestionnaires d'espaces protégés et scientifiques pour l'acquisition et la valorisation de données terrestres haute-résolution? Exemple d'une opération LiDAR sur le territoire du futur parc national des forêts de Champagne et Bourgogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matthieu Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique du réseau des parcs nationaux de France - "Des espaces protégés pour interroger, accueillir et accompagner la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parcs Nationaux de France, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155411v1</w:t>
+                <w:t xml:space="preserve">hal-01237720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French railway network history, between HGIS, geohumanities and adjustment tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. a Schwartz</w:t>
+                <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111th Annual meeting of Association of American Geographers (AAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157443v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie forestière dans le Châtillonnais de la prospection pédestre aux relevés LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,424 +2791,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A French railway network history, between HGIS, geohumanities and adjustment tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. a Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">111th Annual meeting of Association of American Geographers (AAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194509v1</w:t>
+                <w:t xml:space="preserve">hal-01157443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles synergies entre gestionnaires d'espaces protégés et scientifiques pour l'acquisition et la valorisation de données terrestres haute-résolution? Exemple d'une opération LiDAR sur le territoire du futur parc national des forêts de Champagne et Bourgogne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique du réseau des parcs nationaux de France - "Des espaces protégés pour interroger, accueillir et accompagner la recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parcs Nationaux de France, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237720v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237780v1</w:t>
+                <w:t xml:space="preserve">halshs-01237783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237783v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
               </w:r>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3373,51 +3373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and identification of archaeological features using aerial LIDAR data in a forested environment (Châtillon-sur-Seine, Côte-d’Or, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la côte viticole par laser aéroporté (Lidar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’évolution des territoires d’AOC vitivinicoles de la Bourgogne à travers la mise en place d’un système d’information géographique (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarat A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,64 +4550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,64 +4701,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,90 +4951,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH_FET: a computer application for analysing urban dynamics over long time spans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, methods and tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.381-392, 2015, 9781784911003</w:t>
@@ -5226,77 +5226,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logiciel OH_FET pour l’analyse des dynamiques urbaines dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture - DRAC Bourgogne Franche-Comté. 2018, pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5875,77 +5875,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greening Scenarios for Urban Parcels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:425390dcfea364b77992e78a55488ea22af9aa88;origin=https://gitlab.in2p3.fr/JulienPergaud/urban-greening-scenarios-application;visit=swh:1:snp:ce3cf1b12036df8fc9c1549d161d39169862d840;anchor=swh:1:rev:1f74f605c6e3cd43f9dca61d649cc0d831f918de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6062,51 +6062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBD07F34"/>
+    <w:nsid w:val="CAEAC985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6293,51 +6293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-granjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0576-5497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3q1m-eq50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delcamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarat A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jobelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Desmeules" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zarat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goguey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:425390dcfea364b77992e78a55488ea22af9aa88;origin=https://gitlab.in2p3.fr/JulienPergaud/urban-greening-scenarios-application;visit=swh:1:snp:ce3cf1b12036df8fc9c1549d161d39169862d840;anchor=swh:1:rev:1f74f605c6e3cd43f9dca61d649cc0d831f918de" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-granjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0576-5497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3q1m-eq50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delcamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarat A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jobelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Desmeules" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zarat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goguey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:425390dcfea364b77992e78a55488ea22af9aa88;origin=https://gitlab.in2p3.fr/JulienPergaud/urban-greening-scenarios-application;visit=swh:1:snp:ce3cf1b12036df8fc9c1549d161d39169862d840;anchor=swh:1:rev:1f74f605c6e3cd43f9dca61d649cc0d831f918de" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>