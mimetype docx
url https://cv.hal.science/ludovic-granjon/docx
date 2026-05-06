--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -153,195 +153,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
+                <w:t xml:space="preserve">The deterministic role of surface elevation in natural mangrove establishment and expansion: insight from Unmanned Aerial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+                <w:t xml:space="preserve">A. Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">C. Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huteau</w:t>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thevenin</w:t>
+                <w:t xml:space="preserve">P.E. Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">T. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, pp.129021. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337, pp.109903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223528v1</w:t>
+                <w:t xml:space="preserve">hal-05600606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANG@COAST: A spatio-temporal modeling approach of muddy shoreline mobility based on mangrove monitoring</w:t>
               </w:r>
@@ -353,77 +353,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 186, pp.106345. </w:t>
@@ -455,1125 +455,1259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning to detect built cultural heritage from satellite imagery. - Spatial distribution and size of vernacular houses in Sumba, Indonesia</w:t>
+                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rolland</w:t>
+                <w:t xml:space="preserve">Guillaume Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+                <w:t xml:space="preserve">Thomas Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52, pp.171-183. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.129021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03410543v1</w:t>
+                <w:t xml:space="preserve">hal-05223528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for rapid mapping of archaeological structures made of dry stones – Example of burial monuments from the Khirgisuur culture, Mongolia –</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deep learning to detect built cultural heritage from satellite imagery. - Spatial distribution and size of vernacular houses in Sumba, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josef Wilczek</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 43, pp.118-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 52, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501793v1</w:t>
+                <w:t xml:space="preserve">halshs-03410543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et enregistrer des vestiges archéologiques sous couvert forestier à partir de données LiDAR : méthode et limites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Machine learning for rapid mapping of archaeological structures made of dry stones – Example of burial monuments from the Khirgisuur culture, Mongolia –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Goguey</w:t>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cordier</w:t>
+                <w:t xml:space="preserve">Josef Wilczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.31-43. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.5727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051242v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting carved stones by 3D modelling – Example of Mongolian deer stones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier et enregistrer des vestiges archéologiques sous couvert forestier à partir de données LiDAR : méthode et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Esin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.04.021⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.5727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01916706v1</w:t>
+                <w:t xml:space="preserve">hal-02051242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fire within Neolithic collective burials: Spatial analyses of cremains from the site of La Truie Pendue, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Documenting carved stones by 3D modelling – Example of Mongolian deer stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2016.1219209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (November–December), pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368383v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01916706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of fire within Neolithic collective burials: Spatial analyses of cremains from the site of La Truie Pendue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.27-35. </w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5), pp.550-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2016.1219209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00710944v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1), pp.37 - 43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées du corpus Care en France (2008-2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avancées du corpus Care en France (2008-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1), p. 85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00930000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,1760 +1717,1760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la topographie et de la circulation atmosphérique sur l’îlot de chaleur urbain en situation de canicule (Dijon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d'adaptation et de transition écologique'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France. pp.10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853481v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637154v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un LiDAR pour le Parc national de forêts : Présentation de la démarche et focus sur la problématique archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUDD; PROGEDO, Dec 2020, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/3q1m-eq50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles synergies entre gestionnaires d'espaces protégés et scientifiques pour l'acquisition et la valorisation de données terrestres haute-résolution? Exemple d'une opération LiDAR sur le territoire du futur parc national des forêts de Champagne et Bourgogne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A French railway network history, between HGIS, geohumanities and adjustment tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. a Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique du réseau des parcs nationaux de France - "Des espaces protégés pour interroger, accueillir et accompagner la recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parcs Nationaux de France, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">111th Annual meeting of Association of American Geographers (AAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237720v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie forestière dans le Châtillonnais de la prospection pédestre aux relevés LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2015 (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie), 20ème Colloque d’archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Chrono-Environnement du CNRS-Université de Franche-Comté (UFC); Laboratoire Métallurgies et Cultures de l’Université de Technologie Belfort-Montbéliard (UTBM), Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French railway network history, between HGIS, geohumanities and adjustment tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. a Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111th Annual meeting of Association of American Geographers (AAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157443v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelles synergies entre gestionnaires d'espaces protégés et scientifiques pour l'acquisition et la valorisation de données terrestres haute-résolution? Exemple d'une opération LiDAR sur le territoire du futur parc national des forêts de Champagne et Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique du réseau des parcs nationaux de France - "Des espaces protégés pour interroger, accueillir et accompagner la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parcs Nationaux de France, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194509v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237783v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237780v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3346,512 +3480,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and identification of archaeological features using aerial LIDAR data in a forested environment (Châtillon-sur-Seine, Côte-d’Or, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAIL 2014 : Formation et recherche pour l'interprétation archéologique des données LiDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Fragnes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la côte viticole par laser aéroporté (Lidar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du réseau des Maison des Sciences de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS Un CAtalogue de données GéOgraphiques pour les Sciences humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National des MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01239066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’évolution des territoires d’AOC vitivinicoles de la Bourgogne à travers la mise en place d’un système d’information géographique (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congrès du réseau des Maison des Sciences de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01238288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3861,147 +3995,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en pierre du plateau du Châtillonnais (Côte-d'Or) : du Hallstatt à l'Antiquité tardive : l'apport de l'archéologie forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4011,1067 +4145,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarat A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Rothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaume Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité du PCR Vix et son Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Rothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Popovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaume Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité du PCR Vix et son Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-32, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forestière: structures de pierres sur les rebords surplombant les vallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Rothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaume Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité du PCR 2017 Vix et son Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-34, ill., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Desmeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Chaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité du PCR 2019 Vix et son Environnement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-76, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-92, 2018, Earth Systems-Environmental Sciences Series - QGIS in Remote Sensing Set, 9781786301895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119457121.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-118, 2018, Collection Système Terre-Environnement - Série Utilisation de QGIS en télédétection, 978-1-78405-337-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDAR d'Autun. Dynamique alluviale, agglomération antique et occupation rurale : un relevé aux potentiels multiples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Actualité Archéologique en Pays Eduen. Actes de la journée du 29 Mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-9552224-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH_FET: a computer application for analysing urban dynamics over long time spans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, methods and tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.381-392, 2015, 9781784911003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5081,261 +5215,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logiciel OH_FET pour l’analyse des dynamiques urbaines dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5345,513 +5479,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture - DRAC Bourgogne Franche-Comté. 2018, pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] artehis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 29 mai 2015, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Cannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARTEHIS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01497294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5861,140 +5995,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greening Scenarios for Urban Parcels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:425390dcfea364b77992e78a55488ea22af9aa88;origin=https://gitlab.in2p3.fr/JulienPergaud/urban-greening-scenarios-application;visit=swh:1:snp:ce3cf1b12036df8fc9c1549d161d39169862d840;anchor=swh:1:rev:1f74f605c6e3cd43f9dca61d649cc0d831f918de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6062,51 +6196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAEAC985"/>
+    <w:nsid w:val="69583C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6293,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-granjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0576-5497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3q1m-eq50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delcamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarat A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jobelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Desmeules" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zarat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goguey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:425390dcfea364b77992e78a55488ea22af9aa88;origin=https://gitlab.in2p3.fr/JulienPergaud/urban-greening-scenarios-application;visit=swh:1:snp:ce3cf1b12036df8fc9c1549d161d39169862d840;anchor=swh:1:rev:1f74f605c6e3cd43f9dca61d649cc0d831f918de" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-granjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0576-5497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Augusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3q1m-eq50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delcamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarat A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jobelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Desmeules" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zarat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goguey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:425390dcfea364b77992e78a55488ea22af9aa88;origin=https://gitlab.in2p3.fr/JulienPergaud/urban-greening-scenarios-application;visit=swh:1:snp:ce3cf1b12036df8fc9c1549d161d39169862d840;anchor=swh:1:rev:1f74f605c6e3cd43f9dca61d649cc0d831f918de" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>