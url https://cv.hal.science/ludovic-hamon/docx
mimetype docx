--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -2326,243 +2326,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Edition in French Sign Language Dedicated to Virtual Signers: Requirements and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Édition interactive d'énoncés en langue des signes française dédiée aux avatars signeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gibet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Turki</w:t>
+                <w:t xml:space="preserve">Sabah Boustila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chicago, IL (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433441v1</w:t>
+                <w:t xml:space="preserve">hal-00911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition interactive d'énoncés en langue des signes française dédiée aux avatars signeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Edition in French Sign Language Dedicated to Virtual Signers: Requirements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Boustila</w:t>
+                <w:t xml:space="preserve">A. Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, IL (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911629v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Interactive L-System: A Virtual Plant and Fractal Generator</w:t>
               </w:r>
@@ -3447,51 +3447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Clouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Soueidan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agueda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012686100003693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadja Jean Delest Djadja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012081000003538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011618100003417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989001370148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02298496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_52" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chamaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Inglese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48194-0_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Clouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Soueidan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agueda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012686100003693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadja Jean Delest Djadja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012081000003538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011618100003417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989001370148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02298496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_52" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chamaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Inglese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48194-0_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>