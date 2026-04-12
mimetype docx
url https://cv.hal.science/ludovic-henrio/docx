--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -493,248 +493,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Fair Cooperative Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reiner Hähnle</w:t>
+                <w:t xml:space="preserve">Choice Trees: Representing Nondeterministic, Recursive, and Impure Programs in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Zdancewic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2024/8/6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3571254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372450v1</w:t>
+                <w:t xml:space="preserve">hal-03886910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice Trees: Representing Nondeterministic, Recursive, and Impure Programs in Coq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul He</w:t>
+                <w:t xml:space="preserve">Provably Fair Cooperative Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Hähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Zdancewic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3571254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2024/8/6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886910v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-Based Distributed Software Reconfiguration: a Verification-Oriented Survey</w:t>
               </w:r>
@@ -1723,243 +1723,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiactive objects and their applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring as-a-service to drive more efficient future system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Cloud Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.28-6-2017.152754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669338v1</w:t>
+                <w:t xml:space="preserve">hal-01582593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring as-a-service to drive more efficient future system design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiactive objects and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Cloud Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/eai.28-6-2017.152754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582593v1</w:t>
+                <w:t xml:space="preserve">hal-01669338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Applications Using GCMScript</w:t>
               </w:r>
@@ -2053,103 +2053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of service composition based on self-controlled components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soumia Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (15), pp.17. </w:t>
@@ -5761,226 +5761,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-threaded Active Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Coq Into the World of GCM Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zsolt István</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Coordination Models and Languages (COORDINATION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications&amp;, HLPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486037v1</w:t>
+                <w:t xml:space="preserve">hal-00880533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Coq Into the World of GCM Distributed Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-threaded Active Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications&amp;, HLPP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Coordination Models and Languages (COORDINATION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.90-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38493-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880533v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Reasoning on a Reconfigurable Component-Based System --- A Case Study for the Industrial World</w:t>
               </w:r>
@@ -6320,51 +6320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Broadcast Algorithm for Content-Addressable Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6424,64 +6424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-threaded Active Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COORDINATION 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6636,64 +6636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6734,217 +6734,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Components with Futures: Semantics and Proofs in Isabelle/HOL</w:t>
+                <w:t xml:space="preserve">First Class Futures: Speciﬁcation and implementation of Update Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ranaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Zimeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Formal Engineering approaches to Software Components and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.1-20</w:t>
+              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00462325v1</w:t>
+                <w:t xml:space="preserve">inria-00544594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Class Futures: Speciﬁcation and implementation of Update Strategies</w:t>
+                <w:t xml:space="preserve">Asynchronous Components with Futures: Semantics and Proofs in Isabelle/HOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Zimeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Formal Engineering approaches to Software Components and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544594v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00462325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments with distributed Model-Checking of group-based applications</w:t>
               </w:r>
@@ -9352,77 +9352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D1.2.2 - Modèle avancé QoS-aware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,51 +9654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle logique avancé (plateforme OpenCloudware).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9881,51 +9881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Broadcast Algorithm for Content-Addressable Networks -- Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9960,51 +9960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle logique avancé - version V1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10200,64 +10200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language for Multi-threaded Active Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8021, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11824,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154458v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Chang Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner H&#228;hnle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Broch Johnsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I Pun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Zdancewic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894031v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.100498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Oortwijn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.302.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Serbanescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Kulankhina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.02.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kessal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-6-2017.152754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Iba&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bustos-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0031-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cansado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0069-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Aqissiaq Arild Kl&#248;vstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594073v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I. Pun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand Suijlen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ganjei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rezine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Eles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiko Fernandez-Reyes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clarke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wrigstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Laneve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastandrea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127479.3128608" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giachino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39519-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49665-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168757v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gaspar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24644-4_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2560683.2560699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqian Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35743-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ranaldo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Zimeo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leyton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Piquer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rivera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485759v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chazarain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naoumenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hervier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065072v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055091v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621264v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bennour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268965v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Boulifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239449v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186963v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sudhof" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121816v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szentes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154458v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Chang Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner H&#228;hnle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Broch Johnsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I Pun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Zdancewic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894031v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.100498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Oortwijn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.302.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Serbanescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Kulankhina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.02.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kessal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-6-2017.152754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Iba&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bustos-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0031-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cansado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0069-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Aqissiaq Arild Kl&#248;vstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594073v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I. Pun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand Suijlen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ganjei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rezine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Eles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiko Fernandez-Reyes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clarke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wrigstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Laneve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastandrea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127479.3128608" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giachino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39519-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49665-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168757v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gaspar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24644-4_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2560683.2560699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqian Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35743-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ranaldo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Zimeo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leyton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Piquer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rivera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485759v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chazarain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naoumenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hervier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065072v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055091v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621264v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bennour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268965v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Boulifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239449v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186963v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sudhof" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121816v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szentes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>