--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -493,586 +493,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice Trees: Representing Nondeterministic, Recursive, and Impure Programs in Coq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul He</w:t>
+                <w:t xml:space="preserve">Component-Based Distributed Software Reconfiguration: a Verification-Oriented Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Zdancewic</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3571254⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3595376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886910v1</w:t>
+                <w:t xml:space="preserve">hal-04067909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Fair Cooperative Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reiner Hähnle</w:t>
+                <w:t xml:space="preserve">Choice Trees: Representing Nondeterministic, Recursive, and Impure Programs in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Zdancewic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2024/8/6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3571254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372450v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-Based Distributed Software Reconfiguration: a Verification-Oriented Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Provably Fair Cooperative Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Hähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-37. </w:t>
+              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3595376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2024/8/6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067909v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Equivalences Based on Open pNets</w:t>
+                <w:t xml:space="preserve">A Survey on Parallelism and Determinism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131, pp.100842. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlamp.2022.100842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3564529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894031v2</w:t>
+                <w:t xml:space="preserve">hal-03828497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Parallelism and Determinism</w:t>
+                <w:t xml:space="preserve">Compositional Equivalences Based on Open pNets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Radanne</w:t>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.100842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3564529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlamp.2022.100842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828497v1</w:t>
+                <w:t xml:space="preserve">hal-03894031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimised Flow for Futures: From Theory to Practice</w:t>
               </w:r>
@@ -1286,680 +1286,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi créer des nouveaux langages de programmation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who is to Blame? Runtime Verification of Distributed Objects with Active Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wytse Oortwijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 302, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.302.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008111v1</w:t>
+                <w:t xml:space="preserve">hal-02303148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is to Blame? Runtime Verification of Distributed Objects with Active Monitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi créer des nouveaux langages de programmation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wytse Oortwijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.302.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303148v1</w:t>
+                <w:t xml:space="preserve">hal-02008111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Active Object Languages</w:t>
+                <w:t xml:space="preserve">Monitoring as-a-service to drive more efficient future system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank de Boer</w:t>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Serbanescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reiner Hähnle</w:t>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rochas</w:t>
+                <w:t xml:space="preserve">Soumia Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (5), pp.1 - 39. </w:t>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Cloud Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3122848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4108/eai.28-6-2017.152754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627936v1</w:t>
+                <w:t xml:space="preserve">hal-01582593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural semantics for asynchronous components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiactive objects and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Savu</w:t>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526055v1</w:t>
+                <w:t xml:space="preserve">hal-01669338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring as-a-service to drive more efficient future system design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+                <w:t xml:space="preserve">A Survey of Active Object Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Hähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Cloud Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4108/eai.28-6-2017.152754⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (5), pp.1 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3122848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582593v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiactive objects and their applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural semantics for asynchronous components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Rochas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Savu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.1 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlamp.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669338v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Applications Using GCMScript</w:t>
               </w:r>
@@ -2053,103 +2053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of service composition based on self-controlled components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Kessal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (15), pp.17. </w:t>
@@ -2295,90 +2295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural models for distributed Fractal components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cansado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (1-2), pp.25-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3127,90 +3127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinements for Open Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFM 2023 - Software Engineering and Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Eindhoven, Netherlands. pp.11-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3238,1053 +3238,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising Futures and Promises in Viper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Rule Checking of Integrated Circuits using Satisfiability Modulo Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oulkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Giusto</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Khosravian G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2022 - 33èmes Journées Francophones des Langages Applicatifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Anvers (Antwerpen), Belgium. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626843v1</w:t>
+                <w:t xml:space="preserve">hal-04007446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Rule Checking of Integrated Circuits using Satisfiability Modulo Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Oulkaid</w:t>
+                <w:t xml:space="preserve">Formalising Futures and Promises in Viper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Germerie Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFLA 2022 - 33èmes Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Médard-d'Excideuil, France. pp.165-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007446v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promise Plus: Flexible Synchronization for Parallel Computations on Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Maillé</w:t>
+                <w:t xml:space="preserve">S4BXI: the MPI-ready Portals 4 Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moy</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSEN 2021 - 9th IPM International Conference on Fundamentals of Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89247-0_13⟩</w:t>
+              <w:t xml:space="preserve">MASCOTS 2021 - 29th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Houston, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143269v1</w:t>
+                <w:t xml:space="preserve">hal-03366573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S4BXI: the MPI-ready Portals 4 Simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Emmanuel</w:t>
+                <w:t xml:space="preserve">Promise Plus: Flexible Synchronization for Parallel Computations on Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2021 - 29th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Houston, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">FSEN 2021 - 9th IPM International Conference on Fundamentals of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tehran, Iran. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89247-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366573v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Objects with Deterministic Behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed futures for efficient data transfer between parallel processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijnand Suijlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violet Ka I. Pun</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Formal Methods. IFM 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63461-2_10⟩</w:t>
+              <w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008405v1</w:t>
+                <w:t xml:space="preserve">hal-02417953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Portals 4 protocol, and case study on the BXI interconnect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Objects with Deterministic Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Broch Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violet Ka I. Pun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2020 - International Conference on High Performance Computing &amp; Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Formal Methods. IFM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lugano, Switzerland. pp.181-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63461-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972297v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed futures for efficient data transfer between parallel processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wijnand Suijlen</w:t>
+                <w:t xml:space="preserve">Simulation of the Portals 4 protocol, and case study on the BXI interconnect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Baude</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS 2020 - International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417953v1</w:t>
+                <w:t xml:space="preserve">hal-02972297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of concurrent design patterns with data</w:t>
+                <w:t xml:space="preserve">On Reachability in Parameterized Phaser Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bliudze</w:t>
+                <w:t xml:space="preserve">Zeinab Ganjei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Eles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebo Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COORDINATION 2019 - 21st International Conference on Coordination Models and Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_10⟩</w:t>
+              <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.299-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143782v1</w:t>
+                <w:t xml:space="preserve">hal-02061520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Reachability in Parameterized Phaser Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rezine</w:t>
+                <w:t xml:space="preserve">Verification of concurrent design patterns with data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zebo Peng</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.299-315, </w:t>
+              <w:t xml:space="preserve">COORDINATION 2019 - 21st International Conference on Coordination Models and Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.161-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061520v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godot: All the Benefits of Implicit and Explicit Futures</w:t>
               </w:r>
@@ -4581,64 +4581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wijnand Suijlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Coordination Languages and Models (COORDINATION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.220-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4666,265 +4666,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Synchronisations in Stateful Active Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trustable Virtual Machine Scheduling in a Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Mastandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2017 - 13th International Conference on Integrated Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74792-5_5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2017 Symposium on Cloud Computing. SoCC '17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Santa Clara, United States. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3127479.3128608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627866v1</w:t>
+                <w:t xml:space="preserve">hal-01627906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustable Virtual Machine Scheduling in a Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Synchronisations in Stateful Active Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Laneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hermenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+                <w:t xml:space="preserve">Vincenzo Mastandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2017 Symposium on Cloud Computing. SoCC '17.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Santa Clara, United States. pp.12, </w:t>
+              <w:t xml:space="preserve">IFM 2017 - 13th International Conference on Integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Torino, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3127479.3128608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74792-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627906v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theory for the Composition of Concurrent Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4997,64 +4997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giachino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Laneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Mastandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPDP 2016 18th International Symposium on Principles and Practice of Declarative Programming </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,51 +5092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Modelling to Systematic Deployment of Distributed Active Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Coordination Languages and Models (COORDINATION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.208-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5183,77 +5183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Environment for Verifying and Running Distributed Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perdita Stevens; Andrzej Wąsowski, Apr 2016, Eindhoven, Netherlands. pp.66-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Fundamentals of Software Engineering (FSEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Tehran, Iran. pp.259-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5404,51 +5404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pNets: an Expressive Model for Parameterised Networks of Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,51 +5590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declarative Scheduling for Active Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2014 - 29th Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2014, Gyeongju, South Korea. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,77 +5672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying the correct composition of distributed components: Formalisation and Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCLASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5761,226 +5761,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Coq Into the World of GCM Distributed Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimal Broadcast Algorithm for Content-Addressable Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications&amp;, HLPP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPODIS 2013 - International Conference on Principles of DIstributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, Dec 2013, Nice, France. pp.176-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03850-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880533v1</w:t>
+                <w:t xml:space="preserve">hal-00916301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-threaded Active Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Coordination Models and Languages (COORDINATION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COORDINATION 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486037v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Reasoning on a Reconfigurable Component-Based System --- A Case Study for the Industrial World</w:t>
               </w:r>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Symposium on Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6055,1168 +6055,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural Verification of Distributed Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Coq Into the World of GCM Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications&amp;, HLPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850025v1</w:t>
+                <w:t xml:space="preserve">hal-00880533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Algorithms for CAN: Design and Mechanisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-threaded Active Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Coordination Models and Languages (COORDINATION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.90-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38493-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916102v1</w:t>
+                <w:t xml:space="preserve">hal-01486037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanized Model for CAN Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural Verification of Distributed Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Fundamental Approaches to Software Engineering (FASE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802006v1</w:t>
+                <w:t xml:space="preserve">hal-00850025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Broadcast Algorithm for Content-Addressable Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadcast Algorithms for CAN: Design and Mechanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2013 - International Conference on Principles of DIstributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916301v1</w:t>
+                <w:t xml:space="preserve">hal-00916102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-threaded Active Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mechanized Model for CAN Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COORDINATION 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Fundamental Approaches to Software Engineering (FASE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818482v1</w:t>
+                <w:t xml:space="preserve">hal-00802006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+                <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Halalai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+                <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Component Software - 8th International Symposium, FACS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.278--295, </w:t>
+              <w:t xml:space="preserve">ISPDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cluj, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35743-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2011.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989105v1</w:t>
+                <w:t xml:space="preserve">hal-00644169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Halalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cluj, Romania. </w:t>
+              <w:t xml:space="preserve">Formal Aspects of Component Software - 8th International Symposium, FACS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.278--295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2011.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35743-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644169v1</w:t>
+                <w:t xml:space="preserve">hal-02989105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Class Futures: Speciﬁcation and implementation of Update Strategies</w:t>
+                <w:t xml:space="preserve">Experiments with distributed Model-Checking of group-based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Zimeo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy</w:t>
+              <w:t xml:space="preserve">Sophia-Antipolis Formal Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sophia-Antipolis, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544594v1</w:t>
+                <w:t xml:space="preserve">inria-00538499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Components with Futures: Semantics and Proofs in Isabelle/HOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural models for group communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Formal Engineering approaches to Software Components and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.1-20</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Components and Service Interoperability (WCSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00462325v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00493692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with distributed Model-Checking of group-based applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptions for Algorithmic Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Leyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Piquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophia-Antipolis Formal Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sophia-Antipolis, France. 3p</w:t>
+              <w:t xml:space="preserve">16th Int. European Conference on Parallel and Distributed Computing (Euro-Par 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538499v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural models for group communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Class Futures: Speciﬁcation and implementation of Update Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ranaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Zimeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Components and Service Interoperability (WCSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. 15 p</w:t>
+              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00493692v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptions for Algorithmic Skeletons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asynchronous Components with Futures: Semantics and Proofs in Isabelle/HOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Piquer</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. European Conference on Parallel and Distributed Computing (Euro-Par 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Italy</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Formal Engineering approaches to Software Components and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486108v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00462325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Reasoning on Component Composition</w:t>
               </w:r>
@@ -7228,51 +7228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kammüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7291,204 +7291,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00490380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asynchronous Distributed Component Model and Its Semantics</w:t>
+                <w:t xml:space="preserve">Functional Active Objects: Typing and Formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kammüller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMCO - 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sophia antiopolis, France</w:t>
+              <w:t xml:space="preserve">Foundations of Coordination Languages and Software Architectures (FOCLASA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.83-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435145v1</w:t>
+                <w:t xml:space="preserve">hal-00485759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Active Objects: Typing and Formalisation</w:t>
+                <w:t xml:space="preserve">An Asynchronous Distributed Component Model and Its Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kammüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Coordination Languages and Software Architectures (FOCLASA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.83-101</w:t>
+              <w:t xml:space="preserve">FMCO - 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sophia antiopolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485759v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Architectural and Behavioural Specifications of Distributed Components</w:t>
               </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cansado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th workshop on Formal Aspects of Component Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7595,51 +7595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cansado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th workshop on Formal Aspects of Component Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7658,299 +7658,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00311515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanized Model of the Theory of Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Component Platform for Experimenting with Autonomic Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Kammüller</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Naoumenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, CYPRUS</w:t>
+              <w:t xml:space="preserve">First International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00150272v1</w:t>
+                <w:t xml:space="preserve">inria-00178365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garbage Collecting the Grid: A Complete DGC for Activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mechanized Model of the Theory of Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kammüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2007- ACM/IFIP/USENIX 8th International Middleware Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Newport Beach, United States</w:t>
+              <w:t xml:space="preserve">9th IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, CYPRUS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180150v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00150272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Platform for Experimenting with Autonomic Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Baude</w:t>
+                <w:t xml:space="preserve">Garbage Collecting the Grid: A Complete DGC for Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chazarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Naoumenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Middleware 2007- ACM/IFIP/USENIX 8th International Middleware Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Newport Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178365v1</w:t>
+                <w:t xml:space="preserve">inria-00180150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchonous Distributed Components: Concurrency and Determinacy</w:t>
               </w:r>
@@ -8286,51 +8286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Formal Aspects of Component Software (FACS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Macao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8381,51 +8381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIN'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8852,64 +8852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinements for Open Automata (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Corradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9004,241 +9004,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of synchronisation patterns in stateful active objects</w:t>
+                <w:t xml:space="preserve">Multi-active Objects and their Applications (extended version).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] I3S; Inria - Sophia antipolis. 2017</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] I3S. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542595v1</w:t>
+                <w:t xml:space="preserve">hal-01627709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-active Objects and their Applications (extended version).</w:t>
+                <w:t xml:space="preserve">Analysis of synchronisation patterns in stateful active objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] I3S. 2017</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Laneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mastandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] I3S; Inria - Sophia antipolis. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627709v1</w:t>
+                <w:t xml:space="preserve">hal-01542595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theory for the Composition of Concurrent Processes -Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9286,51 +9286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Modelling to Systematic Deployment of Distributed Active Objects – Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rochas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9346,359 +9346,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D1.2.2 - Modèle avancé QoS-aware</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated environment for verifying and running distributed components -Extended version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Kulankhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Conservatoire national des arts et métiers - CNAM. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8841, INRIA Sophia-Antipolis. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470650v1</w:t>
+                <w:t xml:space="preserve">hal-01252323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated environment for verifying and running distributed components -Extended version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable D1.2.2 - Modèle avancé QoS-aware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8841, INRIA Sophia-Antipolis. 2015, pp.24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Conservatoire national des arts et métiers - CNAM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252323v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ProActive Backend for ABS: from Modelling to Deployment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pNets: an Expressive Model for Parameterised Networks of Processes (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8596, INRIA. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8579, INRIA. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065072v1</w:t>
+                <w:t xml:space="preserve">hal-01055091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle logique avancé (plateforme OpenCloudware).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,402 +9783,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pNets: an Expressive Model for Parameterised Networks of Processes (Extended Version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ProActive Backend for ABS: from Modelling to Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8579, INRIA. 2014, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8596, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055091v2</w:t>
+                <w:t xml:space="preserve">hal-01065072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Broadcast Algorithm for Content-Addressable Networks -- Extended Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle logique avancé - version V1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8375, INRIA. 2013</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEDRIC-13-2871, CEDRIC Lab/CNAM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866228v2</w:t>
+                <w:t xml:space="preserve">hal-01126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle logique avancé - version V1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimal Broadcast Algorithm for Content-Addressable Networks -- Extended Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEDRIC-13-2871, CEDRIC Lab/CNAM. 2013</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8375, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126329v1</w:t>
+                <w:t xml:space="preserve">hal-00866228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural Semantics for Asynchronous Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Savu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8167, INRIA. 2012, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10200,64 +10200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language for Multi-threaded Active Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8021, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10273,211 +10273,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components -- Extended Version</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raluca Halalai</w:t>
+                <w:t xml:space="preserve">Mechanical Support for Efﬁcient Dissemination on the CAN Overlay Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7717, INRIA. 2011, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7599, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00621264v1</w:t>
+                <w:t xml:space="preserve">inria-00585057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Support for Efﬁcient Dissemination on the CAN Overlay Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bongiovanni</w:t>
+                <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components -- Extended Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Halalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7599, INRIA. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7717, INRIA. 2011, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00585057v1</w:t>
+                <w:t xml:space="preserve">inria-00621264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfiguration Framework for Distributed Components</w:t>
               </w:r>
@@ -10489,51 +10489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6911, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10555,51 +10555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Class Futures: a Study of Update Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Uzair Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10686,51 +10686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cansado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6491, INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10765,51 +10765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for safely stopping a component system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6444, INRIA. 2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10917,211 +10917,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural Models for Hierarchical Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomás Barros</w:t>
+                <w:t xml:space="preserve">Promised Consistency for Rollback Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5591, INRIA. 2006, pp.33</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5902, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070416v1</w:t>
+                <w:t xml:space="preserve">inria-00071365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promised Consistency for Rollback Recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural Models for Hierarchical Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5591, INRIA. 2006, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Delbé</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00071365v1</w:t>
+                <w:t xml:space="preserve">inria-00070416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formalization of the Theory of Objects in Isabelle/HOL</w:t>
               </w:r>
@@ -11212,51 +11212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11285,194 +11285,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Complexity of the Lowest Static Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Sequential Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">RR-5034, INRIA. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4753, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071550v1</w:t>
+                <w:t xml:space="preserve">inria-00071834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Sequential Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and Complexity of the Lowest Static Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4753, INRIA. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paul Serpette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Szentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5034, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00071834v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11824,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154458v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Chang Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner H&#228;hnle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Broch Johnsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I Pun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Zdancewic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894031v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.100498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Oortwijn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.302.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Serbanescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Kulankhina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.02.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kessal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-6-2017.152754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Iba&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bustos-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0031-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cansado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0069-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Aqissiaq Arild Kl&#248;vstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594073v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I. Pun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand Suijlen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ganjei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rezine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Eles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiko Fernandez-Reyes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clarke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wrigstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Laneve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastandrea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127479.3128608" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giachino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39519-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49665-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168757v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gaspar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24644-4_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2560683.2560699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqian Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35743-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ranaldo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Zimeo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leyton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Piquer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rivera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485759v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chazarain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naoumenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hervier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065072v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055091v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621264v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bennour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268965v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Boulifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239449v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186963v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sudhof" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121816v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szentes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154458v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Chang Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner H&#228;hnle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Broch Johnsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I Pun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Zdancewic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894031v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.100498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Oortwijn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.302.3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kessal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-6-2017.152754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Serbanescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Kulankhina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Iba&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bustos-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0031-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cansado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0069-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Aqissiaq Arild Kl&#248;vstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594073v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand Suijlen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I. Pun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ganjei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rezine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Eles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiko Fernandez-Reyes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clarke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wrigstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127479.3128608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Laneve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastandrea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giachino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39519-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49665-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168757v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gaspar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24644-4_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2560683.2560699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqian Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35743-5_17" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leyton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Piquer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544594v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Khan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ranaldo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Zimeo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rivera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naoumenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chazarain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hervier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055091v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bennour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268965v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Boulifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239449v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186963v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sudhof" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121816v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szentes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>