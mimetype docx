--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2797,256 +2797,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transistor Level Relational Semantics for Electrical Rule Checking by SMT Solving</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Actors in OCaml</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Raymond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wenke Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Radanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCaml Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527225v1</w:t>
+                <w:t xml:space="preserve">hal-04794441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Actors in OCaml</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Transistor Level Relational Semantics for Electrical Rule Checking by SMT Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oulkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khosravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCaml Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Valencia, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794441v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tail Modulo Async/Await - Extended Abstract</w:t>
               </w:r>
@@ -4030,261 +4030,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Reachability in Parameterized Phaser Programs</w:t>
+                <w:t xml:space="preserve">Verification of concurrent design patterns with data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Ganjei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rezine</w:t>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zebo Peng</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_17⟩</w:t>
+              <w:t xml:space="preserve">COORDINATION 2019 - 21st International Conference on Coordination Models and Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.161-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061520v1</w:t>
+                <w:t xml:space="preserve">hal-02143782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of concurrent design patterns with data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Reachability in Parameterized Phaser Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Ganjei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Eles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bliudze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+                <w:t xml:space="preserve">Zebo Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COORDINATION 2019 - 21st International Conference on Coordination Models and Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.161-181, </w:t>
+              <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.299-315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143782v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godot: All the Benefits of Implicit and Explicit Futures</w:t>
               </w:r>
@@ -6500,438 +6500,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Halalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cluj, Romania. </w:t>
+              <w:t xml:space="preserve">Formal Aspects of Component Software - 8th International Symposium, FACS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.278--295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2011.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35743-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644169v1</w:t>
+                <w:t xml:space="preserve">hal-02989105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+                <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt István</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Halalai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
+                <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Component Software - 8th International Symposium, FACS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.278--295, </w:t>
+              <w:t xml:space="preserve">ISPDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cluj, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35743-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2011.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989105v1</w:t>
+                <w:t xml:space="preserve">hal-00644169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with distributed Model-Checking of group-based applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural models for group communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophia-Antipolis Formal Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sophia-Antipolis, France. 3p</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Components and Service Interoperability (WCSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538499v1</w:t>
+                <w:t xml:space="preserve">inria-00493692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural models for group communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments with distributed Model-Checking of group-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Components and Service Interoperability (WCSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. 15 p</w:t>
+              <w:t xml:space="preserve">Sophia-Antipolis Formal Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sophia-Antipolis, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00493692v1</w:t>
+                <w:t xml:space="preserve">inria-00538499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptions for Algorithmic Skeletons</w:t>
               </w:r>
@@ -9569,241 +9569,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pNets: an Expressive Model for Parameterised Networks of Processes (Extended Version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle logique avancé (plateforme OpenCloudware).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8579, INRIA. 2014, pp.23</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-14-3102, CEDRIC Lab/CNAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055091v2</w:t>
+                <w:t xml:space="preserve">hal-01126484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle logique avancé (plateforme OpenCloudware).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pNets: an Expressive Model for Parameterised Networks of Processes (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8579, INRIA. 2014, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01126484v1</w:t>
+                <w:t xml:space="preserve">hal-01055091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ProActive Backend for ABS: from Modelling to Deployment</w:t>
               </w:r>
@@ -9907,64 +9907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEDRIC-13-2871, CEDRIC Lab/CNAM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10371,51 +10371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Safety of Fault-Tolerant Distributed Components -- Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Halalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11824,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154458v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Chang Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner H&#228;hnle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Broch Johnsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I Pun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Zdancewic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894031v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.100498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Oortwijn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.302.3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kessal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-6-2017.152754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Serbanescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Kulankhina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Iba&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bustos-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0031-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cansado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0069-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Aqissiaq Arild Kl&#248;vstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594073v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand Suijlen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I. Pun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ganjei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rezine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Eles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiko Fernandez-Reyes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clarke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wrigstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127479.3128608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Laneve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastandrea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giachino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39519-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49665-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168757v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gaspar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24644-4_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2560683.2560699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqian Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35743-5_17" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leyton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Piquer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544594v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Khan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ranaldo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Zimeo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rivera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naoumenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chazarain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hervier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055091v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bennour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268965v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Boulifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239449v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186963v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sudhof" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121816v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szentes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154458v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Chang Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner H&#228;hnle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Broch Johnsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I Pun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Zdancewic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894031v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.100498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Oortwijn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.302.3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kessal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-6-2017.152754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Serbanescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Kulankhina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Iba&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bustos-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0031-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cansado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0069-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Aqissiaq Arild Kl&#248;vstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594073v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand Suijlen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Ka I. Pun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ganjei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rezine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Eles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiko Fernandez-Reyes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clarke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wrigstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127479.3128608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Laneve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastandrea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giachino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39519-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49665-7_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168757v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gaspar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24644-4_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2560683.2560699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqian Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35743-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leyton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Piquer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544594v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Khan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ranaldo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Zimeo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamm&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rivera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naoumenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chazarain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Hervier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055091v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bennour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268965v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Boulifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239449v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186963v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sudhof" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121816v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szentes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>