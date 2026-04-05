--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Hery </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trucs & Astuces - Recherche et gestion documentaire Vol. 1 Staffs de Médecine Polyvalente Société Française de Médecine Polyvalente 25 mars 2021 Complément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03181342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Catch-Up Strategy of DT-IPV Vaccination during Hospitalization on Vaccination Coverage among People Over 65 Years of Age in France: The HOSPIVAC Study (Vaccination during Hospitalization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins, mettez un bibliothécaire dans votre moteur (de recherche) !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2016010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tuméfactions de la lèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Samou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zampaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.294-5. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2014.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DocToBib: PubMed, the physician and the librarian...or the fantastic story of doctors and librarians producing videos together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Association for Health Information and Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, No Theme, 11 (1), pp.20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude AccLiMed 18 Accès à la Littérature Médicale 2018. Les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée nationale des bibliothécaires et documentalistes en santé (JNBDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration professionnels de la santé et professionnels de l’info-doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e journées du Réseau National des Documentalistes Hospitaliers (13/10/2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration professionnels de la santé et professionnels de l’info-doc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e journées du Réseau National des Documentalistes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des médecins à la documentation électronique : résultats de l’enquête AccLiMed 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01876736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration professionnels de la santé et professionnels de l’info-doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01645030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thrombocytose aiguë ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Barrault-Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémie hémolytique chez le cirrhotique. Le frottis sanguin toujours aussi utile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Iquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Schoenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01378104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche documentaire, c’est un outil. Comme mon stéthoscope !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on faisait une recherche PubMed...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delarbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeMaReMaDoc : De Ma Recherche à Ma veille Documentaire Intérêt pour les internes de médecine générale de première année de Troisième cycle de Clermont-Ferrand, d’une Formation Ouverte À Distance (F.O.A.D.), pour l’apprentissage de l’outil de recherche documentaire PubMed. Une étude pilote, randomisée, monocentrique, en cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Faculté de Médecine de Clermont-Ferrand Université d'Auvergne, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01109083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Hery </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trucs & Astuces - Recherche et gestion documentaire Vol. 1 Staffs de Médecine Polyvalente Société Française de Médecine Polyvalente 25 mars 2021 Complément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03181342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Catch-Up Strategy of DT-IPV Vaccination during Hospitalization on Vaccination Coverage among People Over 65 Years of Age in France: The HOSPIVAC Study (Vaccination during Hospitalization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins, mettez un bibliothécaire dans votre moteur (de recherche) !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2016010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tuméfactions de la lèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Samou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zampaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.294-5. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2014.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DocToBib: PubMed, the physician and the librarian...or the fantastic story of doctors and librarians producing videos together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Association for Health Information and Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, No Theme, 11 (1), pp.20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude AccLiMed 18 Accès à la Littérature Médicale 2018. Les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée nationale des bibliothécaires et documentalistes en santé (JNBDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration professionnels de la santé et professionnels de l’info-doc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e journées du Réseau National des Documentalistes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration professionnels de la santé et professionnels de l’info-doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e journées du Réseau National des Documentalistes Hospitaliers (13/10/2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des médecins à la documentation électronique : résultats de l’enquête AccLiMed 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01876736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration professionnels de la santé et professionnels de l’info-doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01645030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thrombocytose aiguë ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Barrault-Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémie hémolytique chez le cirrhotique. Le frottis sanguin toujours aussi utile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Iquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Schoenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01378104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on faisait une recherche PubMed...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delarbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche documentaire, c’est un outil. Comme mon stéthoscope !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeMaReMaDoc : De Ma Recherche à Ma veille Documentaire Intérêt pour les internes de médecine générale de première année de Troisième cycle de Clermont-Ferrand, d’une Formation Ouverte À Distance (F.O.A.D.), pour l’apprentissage de l’outil de recherche documentaire PubMed. Une étude pilote, randomisée, monocentrique, en cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Faculté de Médecine de Clermont-Ferrand Université d'Auvergne, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01109083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03181342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02903928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Toqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020292" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115703v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mac&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC39E7052638003E071CC1B993B690A854790AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Zampaolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2014.05.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01876736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01645030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Binois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Barrault-Anstett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01378104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courtine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iquel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugneaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schoenwald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115699v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Naffrechoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delarbre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01109083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03181342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02903928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Toqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020292" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115703v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mac&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC39E7052638003E071CC1B993B690A854790AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Zampaolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2014.05.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01876736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01645030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Binois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Barrault-Anstett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01378104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courtine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iquel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugneaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schoenwald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115699v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Naffrechoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delarbre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01109083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>