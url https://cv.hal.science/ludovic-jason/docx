--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -896,131 +896,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesoscale analysis of the effects of steel bar ribs geometry on reinforced concrete bond strength</w:t>
+                <w:t xml:space="preserve">A 3D mesoscopic frictional cohesive zone model for the steel-concrete interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 219, pp.103928. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.107819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.103928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010294v1</w:t>
+                <w:t xml:space="preserve">cea-03851038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
               </w:r>
@@ -1117,131 +1117,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03953534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D mesoscopic frictional cohesive zone model for the steel-concrete interface</w:t>
+                <w:t xml:space="preserve">3D mesoscale analysis of the effects of steel bar ribs geometry on reinforced concrete bond strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (1), pp.107819. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.103928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.103928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03851038v1</w:t>
+                <w:t xml:space="preserve">hal-04010294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of large dimensional reinforced and prestressed concrete structures using a new adaptive static condensation method including automatic mesh partitioning</w:t>
               </w:r>
@@ -2417,273 +2417,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411076v1</w:t>
+                <w:t xml:space="preserve">hal-01411075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01411075v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
               </w:r>
@@ -3092,291 +3092,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic behaviour of a representative structural volume for containment buildings</w:t>
+                <w:t xml:space="preserve">A two-surface plastic model for concrete behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.09.035⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (5), pp.579-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354348v1</w:t>
+                <w:t xml:space="preserve">cea-02355396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface plastic model for concrete behaviour</w:t>
+                <w:t xml:space="preserve">Hydraulic behaviour of a representative structural volume for containment buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Durand</w:t>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (5), pp.579-602. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (12-13), pp.1259-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02355396v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elastic plastic damage formulation for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,64 +3449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2-3), pp.303-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,51 +3618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum damage modelling and some computational issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4354,191 +4354,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05042312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEM24/Structures24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04677222v1</w:t>
+                <w:t xml:space="preserve">hal-04598000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ACEM24/Structures24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598000v1</w:t>
+                <w:t xml:space="preserve">cea-04677222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'essais d'ancrage dans le béton à l'aide d'un modèle de Mazars régularisé</w:t>
               </w:r>
@@ -4613,377 +4613,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194750v1</w:t>
+                <w:t xml:space="preserve">hal-04195763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation en compression d’un modèle de Mazars modifié</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizon Europe MatCHMaker Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil - CFGC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th EMMC International Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104466v1</w:t>
+                <w:t xml:space="preserve">hal-04083642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mezher</w:t>
+                <w:t xml:space="preserve">Régularisation en compression d’un modèle de Mazars modifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil - CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gif sur Yvette (91), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195763v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon Europe MatCHMaker Project</w:t>
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EMMC International Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083642v1</w:t>
+                <w:t xml:space="preserve">hal-04194750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
               </w:r>
@@ -5153,360 +5153,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04267680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Try Meng</w:t>
+                <w:t xml:space="preserve">Integration of the principle of mesh refinement in the Adaptive Static Condensation (ASC) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURO-C 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.424-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03738717v1</w:t>
+                <w:t xml:space="preserve">hal-03672141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mezher</w:t>
+                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718091v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03738717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the principle of mesh refinement in the Adaptive Static Condensation (ASC) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mezher</w:t>
+                <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Folzan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003316404-50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03672141v1</w:t>
+                <w:t xml:space="preserve">hal-03718091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Model Combining Cohesive Zone Approach and Friction to Model the Steel-Concrete Interface</w:t>
               </w:r>
@@ -5780,230 +5780,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New adaptative static condensation method for the simulation of large dimensions prestressed reinforced concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mezher</w:t>
+                <w:t xml:space="preserve">Mesoscopic modelling of the behaviour of interfaces between reinforcing steel and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity, Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03338818v1</w:t>
+                <w:t xml:space="preserve">cea-03338807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of the behaviour of interfaces between reinforcing steel and concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">New adaptative static condensation method for the simulation of large dimensions prestressed reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity, Fundamentals and Applications</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03338807v1</w:t>
+                <w:t xml:space="preserve">cea-03338818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the active confinement effect on the steel-concrete bond in reinforced concrete structures</w:t>
               </w:r>
@@ -6674,239 +6674,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Llau</w:t>
+                <w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Damage Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PANACM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086398v1</w:t>
+                <w:t xml:space="preserve">hal-02946977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chetra Mang</w:t>
+                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Troyes, France. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946977v1</w:t>
+                <w:t xml:space="preserve">hal-02086398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear wall mock up subjected to monotonic loading with concrete steel bond model</w:t>
               </w:r>
@@ -7987,506 +7987,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of RC slab response under soft impact by means of various numerical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of 3D constitutive laws on the impact response of a concrete slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bartera</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under severe conditions, CONSEC’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Plasticity (COMPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947098v1</w:t>
+                <w:t xml:space="preserve">hal-02947071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D constitutive laws on the impact response of a concrete slab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of RC slab response under soft impact by means of various numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bartera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Plasticity (COMPLAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Concrete under severe conditions, CONSEC’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947071v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some constitutive and computational aspects of coupled hydraulic-damage problems for leakage rate predictions of concrete vessels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representative Structural Volume for French containment buildings: from numerical computations to experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures EURO-C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008933v1</w:t>
+                <w:t xml:space="preserve">hal-02947105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representative Structural Volume for French containment buildings: from numerical computations to experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some constitutive and computational aspects of coupled hydraulic-damage problems for leakage rate predictions of concrete vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Krayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures EURO-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947105v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8524,64 +8524,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Behaviour of a Representative Structural Volume for Confinement Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8619,77 +8619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8708,312 +8708,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
+                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference On Computation of Shell and Saptial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660593v1</w:t>
+                <w:t xml:space="preserve">hal-00359603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
+                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference On Computation of Shell and Saptial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Complas VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359603v1</w:t>
+                <w:t xml:space="preserve">hal-04660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Hydraulic Behavior for Structures - Applications to a Representative Volume of Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9455,77 +9455,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum damage modelling in geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9863,51 +9863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F53E4B"/>
+    <w:nsid w:val="32D7A248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10094,51 +10094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6018-118X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083750835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Qu&#233;va" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04092-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4040055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.103928" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03851038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.06.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.09.023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693265" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.02.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/grim.2008.161.3.143" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.09.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692946" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692608" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692646" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692728" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04677222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Malo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plancq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Illie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bartera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947071v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359601v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03200629v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01415343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6018-118X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083750835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Qu&#233;va" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04092-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4040055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03851038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.103928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.06.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.09.023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693265" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.02.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/grim.2008.161.3.143" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692946" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.09.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692608" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692646" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692728" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04677222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Malo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plancq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Illie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bartera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359601v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03200629v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01415343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>