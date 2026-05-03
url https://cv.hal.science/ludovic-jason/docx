--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -220,317 +220,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored genetic algorithms for the detailed design optimization of reinforced concrete structures: case study on a flexural beam</w:t>
+                <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Quéva</w:t>
+                <w:t xml:space="preserve">Try Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-025-04092-x⟩</w:t>
+              <w:t xml:space="preserve">Kerntechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (1), pp.20-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kern-2024-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217969v1</w:t>
+                <w:t xml:space="preserve">hal-04861242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored genetic algorithms for the detailed design optimization of reinforced concrete structures: case study on a flexural beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heitz</w:t>
+                <w:t xml:space="preserve">Paul Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouhjiti</w:t>
+                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kerntechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (1), pp.20-34. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (8), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/kern-2024-0108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-025-04092-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861242v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Higher Levels of Crack Simulation with the Improved Adaptive Static Condensation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,51 +603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Anchor Pullout and Shear Tests Using a Regularized Damage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -720,51 +720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debuisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (3), pp.490-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -792,720 +792,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04653310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined and Simplified Simulations for Steel–Concrete–Steel Structures</w:t>
+                <w:t xml:space="preserve">A 3D mesoscopic frictional cohesive zone model for the steel-concrete interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robine Calixte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech4040055⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.107819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04250244v1</w:t>
+                <w:t xml:space="preserve">cea-03851038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D mesoscopic frictional cohesive zone model for the steel-concrete interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107819⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.115625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03851038v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03953534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D mesoscale analysis of the effects of steel bar ribs geometry on reinforced concrete bond strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115625⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.103928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.103928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03953534v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesoscale analysis of the effects of steel bar ribs geometry on reinforced concrete bond strength</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Refined and Simplified Simulations for Steel–Concrete–Steel Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 219, pp.103928. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.1078-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.103928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech4040055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010294v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of large dimensional reinforced and prestressed concrete structures using a new adaptive static condensation method including automatic mesh partitioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partial to full composite action in steel–concrete sandwich beams: development of a modeling strategy and comparison to standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 202, pp.103718. </w:t>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.1327-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40999-022-00747-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510952v1</w:t>
+                <w:t xml:space="preserve">cea-03737115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial to full composite action in steel–concrete sandwich beams: development of a modeling strategy and comparison to standards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of large dimensional reinforced and prestressed concrete structures using a new adaptive static condensation method including automatic mesh partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering and Technology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.1327-1342. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.103718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40999-022-00747-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03737115v1</w:t>
+                <w:t xml:space="preserve">hal-03510952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural-scale modeling of the active confinement effect in the steel-concrete bond for reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,64 +1552,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation du comportement en cisaillement d'une connexion de structure composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,304 +1650,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed SFEs for nonlinear mechanical problems</w:t>
+                <w:t xml:space="preserve">Finite element modelling of 1D steel components in reinforced and prestressed concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 309, pp.434-452. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.769-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348073v1</w:t>
+                <w:t xml:space="preserve">hal-01369525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of 1D steel components in reinforced and prestressed concrete structures</w:t>
+                <w:t xml:space="preserve">Condensed SFEs for nonlinear mechanical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 127, pp.769-783. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.434-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369525v1</w:t>
+                <w:t xml:space="preserve">hal-01348073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack opening estimate in reinforced concrete walls using a steel–concrete bond model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,395 +1988,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">Adaptive zooming method for the analysis of large structures with localized nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 784, pp.284-291. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302592v1</w:t>
+                <w:t xml:space="preserve">hal-01221709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bond slip model for reinforced concrete structures: Validation by modelling a reinforced concrete tie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (7), pp.1934-1958. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 784, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EC-11-2014-0234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221716v1</w:t>
+                <w:t xml:space="preserve">hal-01302592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive zooming method for the analysis of large structures with localized nonlinearities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new bond slip model for reinforced concrete structures: Validation by modelling a reinforced concrete tie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.73-84. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1934-1958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EC-11-2014-0234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221709v1</w:t>
+                <w:t xml:space="preserve">hal-01221716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between continuous and localized methods to evaluate the flow rate through containment concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2417,316 +2417,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411075v1</w:t>
+                <w:t xml:space="preserve">hal-01411076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411076v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2786,51 +2786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanics applied to the seismic behavior of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,51 +2877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truss vs solid modeling of tendons in prestressed concrete structures: Consequences on mechanical capacity of a Representative Structural Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and acoustic monitoring of grout propagation in sands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-surface plastic model for concrete behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3189,51 +3189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic behaviour of a representative structural volume for containment buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elastic plastic damage formulation for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,265 +3417,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for the validation of a non local damage model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle de plasticité et d'endommagement pour le comportement du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 8 (2-3), pp.303-328. </w:t>
+              <w:t xml:space="preserve">, 2004, 8 (9-10), pp.1177-1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946649v1</w:t>
+                <w:t xml:space="preserve">hal-02946653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de plasticité et d'endommagement pour le comportement du béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benchmarks for the validation of a non local damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 8 (9-10), pp.1177-1189. </w:t>
+              <w:t xml:space="preserve">, 2004, 8 (2-3), pp.303-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946653v1</w:t>
+                <w:t xml:space="preserve">hal-02946649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum damage modelling and some computational issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (6), pp.991 - 1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3754,77 +3754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing input uncertainties in damage-based finite element models of nuclear containment structures through Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Al Elani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Wien, Institute for Mechanics of Materials and Structures, Mar 2026, Seefeld, Austria. pp.145-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3852,174 +3852,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive uncertainty quantification of damage-based modeling of cracking in reinforced concrete structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deterministic behavior of an anchoring plate and sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association on Fracture Mechanics of Concrete and Concrete Structures (IA-FramCoS); Union of International Associations (UIA), Apr 2025, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC12.1119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21012/FC12.1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05042307v1</w:t>
+                <w:t xml:space="preserve">cea-05042312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulation of the thermomechanical behavior of containment buildings of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4047,541 +4034,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05042297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comprehensive uncertainty quantification of damage-based modeling of cracking in reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Al Elani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Fracture Mechanics of Concrete and Concrete Structures (IA-FramCoS); Union of International Associations (UIA), Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC12.1119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198614v1</w:t>
+                <w:t xml:space="preserve">cea-05042307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Design Optimization of Reinforced Concrete Flexural Sections Using MultiObjective Genetic Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIB Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">ICDM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136223v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic behavior of an anchoring plate and sensitivity study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detailed Design Optimization of Reinforced Concrete Flexural Sections Using MultiObjective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIB Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC12.1211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05042312v1</w:t>
+                <w:t xml:space="preserve">hal-05136223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ACEM24/Structures24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598000v1</w:t>
+                <w:t xml:space="preserve">cea-04677222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in shear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEM24/Structures24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04677222v1</w:t>
+                <w:t xml:space="preserve">hal-04598000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'essais d'ancrage dans le béton à l'aide d'un modèle de Mazars régularisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,204 +4613,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of steel-concrete-steel beams with stud defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">TINCE'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saclay, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195763v1</w:t>
+                <w:t xml:space="preserve">cea-04267680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon Europe MatCHMaker Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EMMC International Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083642v1</w:t>
+                <w:t xml:space="preserve">hal-04194750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation en compression d’un modèle de Mazars modifié</w:t>
               </w:r>
@@ -4822,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debuisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil - CFGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gif sur Yvette (91), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,675 +4881,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194750v1</w:t>
+                <w:t xml:space="preserve">hal-04195763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Horizon Europe MatCHMaker Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">4th EMMC International Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04271814v1</w:t>
+                <w:t xml:space="preserve">hal-04083642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of steel-concrete-steel beams with stud defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saclay, France, France</w:t>
+              <w:t xml:space="preserve">11ème colloque national de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04267680v1</w:t>
+                <w:t xml:space="preserve">cea-04271814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the principle of mesh refinement in the Adaptive Static Condensation (ASC) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mezher</w:t>
+                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672141v1</w:t>
+                <w:t xml:space="preserve">cea-03738717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03738717v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integration of the principle of mesh refinement in the Adaptive Static Condensation (ASC) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURO-C 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.424-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718091v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Model Combining Cohesive Zone Approach and Friction to Model the Steel-Concrete Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C 2022 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.332-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5691,64 +5691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear behavior of the connexion system of steel-concrete-steel composite structure: modelling of a push-out test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5780,260 +5780,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of the behaviour of interfaces between reinforcing steel and concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New adaptative static condensation method for the simulation of large dimensions prestressed reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity, Fundamentals and Applications</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03338807v1</w:t>
+                <w:t xml:space="preserve">cea-03338818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New adaptative static condensation method for the simulation of large dimensions prestressed reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic modelling of the behaviour of interfaces between reinforcing steel and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity, Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03338818v1</w:t>
+                <w:t xml:space="preserve">cea-03338807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the active confinement effect on the steel-concrete bond in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dowel effect for the simulation of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,64 +6179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the behavior of steel-concrete-steel composite beams with a full or a partial composite action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of dowel action on a steel-concrete bond model for reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the steel-concrete bond model for the simulation of reinforced concrete structures using damage mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6477,64 +6477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode EFS condensée pour l’analyse des structures sous incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6585,77 +6585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling strategies of prestressing tendons and reinforcement bars in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6674,282 +6674,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Troyes, France. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946977v1</w:t>
+                <w:t xml:space="preserve">hal-02086398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Damage Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PANACM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086398v1</w:t>
+                <w:t xml:space="preserve">hal-02946977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear wall mock up subjected to monotonic loading with concrete steel bond model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7000,64 +7000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural zooming method for the simulation of large reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7089,329 +7089,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of cracking for reinforced concrete structures. Application on a large RC beam and a shearing wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 21 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
+              <w:t xml:space="preserve">World Congress on Structural Engineering and Mechanics (ASEM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947017v1</w:t>
+                <w:t xml:space="preserve">hal-02946992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of BARCOM 1 : 4 scale Indian concrete containment building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMiRT 21 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947013v1</w:t>
+                <w:t xml:space="preserve">hal-02947017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of cracking for reinforced concrete structures. Application on a large RC beam and a shearing wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of BARCOM 1 : 4 scale Indian concrete containment building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Masson</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Structural Engineering and Mechanics (ASEM) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">SMiRT 21 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946992v1</w:t>
+                <w:t xml:space="preserve">hal-02947013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel concrete bond model for the simulation of industrial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7449,90 +7449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark on the cracking simulation of reinforced concrete ties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of prestressed reinforced concrete vessels as an option to replace GFR reference primary circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D vs 3D modelling of the tendons in a Representative Structural Volume of a concrete containment building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7784,463 +7784,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary computations for a Representative Structural Volume of nuclear containment buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of RC slab response under soft impact by means of various numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bartera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Courtois</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Concrete under severe conditions, CONSEC’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947090v1</w:t>
+                <w:t xml:space="preserve">hal-02947098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the prestress in a Representative Structural Volume of a French 1450 MWe containement building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of 3D constitutive laws on the impact response of a concrete slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucian Illie</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th international conference on structural mechanics in reactor technology (SMIRT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Plasticity (COMPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947081v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D constitutive laws on the impact response of a concrete slab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preliminary computations for a Representative Structural Volume of nuclear containment buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Durand</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Plasticity (COMPLAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">FraMCoS 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947071v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of RC slab response under soft impact by means of various numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bartera</w:t>
+                <w:t xml:space="preserve">Simulation of the prestress in a Representative Structural Volume of a French 1450 MWe containement building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Combescure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+                <w:t xml:space="preserve">Lucian Illie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under severe conditions, CONSEC’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">19th international conference on structural mechanics in reactor technology (SMIRT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947098v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representative Structural Volume for French containment buildings: from numerical computations to experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,90 +8291,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some constitutive and computational aspects of coupled hydraulic-damage problems for leakage rate predictions of concrete vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Krayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures EURO-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
@@ -8397,705 +8397,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Hydraulic Behavior for Structures - Applications to a Representative Volume of Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.335-340</w:t>
+              <w:t xml:space="preserve">3rd Biot Conf. On Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869600v1</w:t>
+                <w:t xml:space="preserve">hal-00359555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic Behaviour of a Representative Structural Volume for Confinement Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Huerta</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SmiRT 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">5th International Conference On Computation of Shell and Saptial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359601v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Complas VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359604v1</w:t>
+                <w:t xml:space="preserve">hal-04660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydraulic Behaviour of a Representative Structural Volume for Confinement Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference On Computation of Shell and Saptial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Proc. SmiRT 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359603v1</w:t>
+                <w:t xml:space="preserve">hal-00359601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Creep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660593v1</w:t>
+                <w:t xml:space="preserve">hal-00869600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Hydraulic Behavior for Structures - Applications to a Representative Volume of Containment Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biot Conf. On Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359555v1</w:t>
+                <w:t xml:space="preserve">hal-00359604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Propagation Grout In Sands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9191,51 +9191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of stud pullout in concrete using a regularized damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9331,51 +9331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Asserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9468,51 +9468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum damage modelling in geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation endommagement perméabilité pour les bétons. Application aux calculs de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Ecole Centrale de Nantes; Université de Nantes, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9711,51 +9711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la simulation du comportement des enceintes de confinement de centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Paris Ouest - Nanterre - la Défense, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9863,51 +9863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32D7A248"/>
+    <w:nsid w:val="226D4F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10094,51 +10094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6018-118X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083750835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Qu&#233;va" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04092-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4040055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03851038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.103928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.06.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.09.023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693265" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.02.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/grim.2008.161.3.143" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692946" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.09.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692608" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692646" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692728" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04677222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Malo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plancq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Illie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bartera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359601v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03200629v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01415343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6018-118X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083750835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Qu&#233;va" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04092-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03851038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107819" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.103928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4040055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.09.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693265" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.02.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/grim.2008.161.3.143" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692946" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.09.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692728" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04677222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Malo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plancq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bartera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Illie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359601v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03200629v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01415343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>