--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -186,8975 +186,9308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
+                <w:t xml:space="preserve">Bayesian updating of the nonlinear behavior of reinforced concrete structures: application to the PACE-1450 mock-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Try Meng</w:t>
+                <w:t xml:space="preserve">Hend Al Elani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heitz</w:t>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kerntechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/kern-2024-0108⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 456, pp.114992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2026.114992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861242v1</w:t>
+                <w:t xml:space="preserve">hal-05629256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored genetic algorithms for the detailed design optimization of reinforced concrete structures: case study on a flexural beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Quéva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 68 (8), pp.161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00158-025-04092-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Higher Levels of Crack Simulation with the Improved Adaptive Static Condensation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mezher</w:t>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings14030648⟩</w:t>
+              <w:t xml:space="preserve">Kerntechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (1), pp.20-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kern-2024-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485175v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Anchor Pullout and Shear Tests Using a Regularized Damage Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Higher Levels of Crack Simulation with the Improved Adaptive Static Condensation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (23), pp.11262. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app142311262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings14030648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817068v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need of compressive regularization in damage models for concrete: demonstration on a modified Mazars model</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Anchor Pullout and Shear Tests Using a Regularized Damage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Debuisne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (3), pp.490-512. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (23), pp.11262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/applmech5030028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app142311262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04653310v1</w:t>
+                <w:t xml:space="preserve">hal-04817068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D mesoscopic frictional cohesive zone model for the steel-concrete interface</w:t>
+                <w:t xml:space="preserve">On the need of compressive regularization in damage models for concrete: demonstration on a modified Mazars model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abbas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107819⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.490-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmech5030028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03851038v1</w:t>
+                <w:t xml:space="preserve">cea-04653310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Refined and Simplified Simulations for Steel–Concrete–Steel Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 280, pp.115625. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.1078-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech4040055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03953534v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesoscale analysis of the effects of steel bar ribs geometry on reinforced concrete bond strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A 3D mesoscopic frictional cohesive zone model for the steel-concrete interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.103928⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.107819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010294v1</w:t>
+                <w:t xml:space="preserve">cea-03851038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined and Simplified Simulations for Steel–Concrete–Steel Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D mesoscale analysis of the effects of steel bar ribs geometry on reinforced concrete bond strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.103928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.103928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/applmech4040055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04250244v1</w:t>
+                <w:t xml:space="preserve">hal-04010294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial to full composite action in steel–concrete sandwich beams: development of a modeling strategy and comparison to standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robine Calixte</w:t>
+                <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering and Technology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.115625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40999-022-00747-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03737115v1</w:t>
+                <w:t xml:space="preserve">cea-03953534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of large dimensional reinforced and prestressed concrete structures using a new adaptive static condensation method including automatic mesh partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 202, pp.103718. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural-scale modeling of the active confinement effect in the steel-concrete bond for reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Partial to full composite action in steel–concrete sandwich beams: development of a modeling strategy and comparison to standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Davenne</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103386⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.1327-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40999-022-00747-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946623v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03737115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation du comportement en cisaillement d'une connexion de structure composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural-scale modeling of the active confinement effect in the steel-concrete bond for reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.2⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.103386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187747v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of 1D steel components in reinforced and prestressed concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelisation du comportement en cisaillement d'une connexion de structure composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.09.023⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue - RUGC 2020 MARRAKECH, 38 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369525v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed SFEs for nonlinear mechanical problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Finite element modelling of 1D steel components in reinforced and prestressed concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348073v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack opening estimate in reinforced concrete walls using a steel–concrete bond model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Condensed SFEs for nonlinear mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3), pp.422--436. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.434-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acme.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411074v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive zooming method for the analysis of large structures with localized nonlinearities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crack opening estimate in reinforced concrete walls using a steel–concrete bond model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.422--436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acme.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221709v1</w:t>
+                <w:t xml:space="preserve">hal-01411074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 784, pp.284-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bond slip model for reinforced concrete structures: Validation by modelling a reinforced concrete tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (7), pp.1934-1958. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EC-11-2014-0234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between continuous and localized methods to evaluate the flow rate through containment concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive zooming method for the analysis of large structures with localized nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Masson</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 277, pp.146-153. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221726v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between continuous and localized methods to evaluate the flow rate through containment concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinelli</w:t>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 277, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411076v1</w:t>
+                <w:t xml:space="preserve">hal-01221726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01411075v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanics applied to the seismic behavior of concrete structures</w:t>
+                <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Bonenfant</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693265⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.66--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946632v1</w:t>
+                <w:t xml:space="preserve">hal-01411079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truss vs solid modeling of tendons in prestressed concrete structures: Consequences on mechanical capacity of a Representative Structural Volume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Damage mechanics applied to the seismic behavior of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Courtois</w:t>
+                <w:t xml:space="preserve">Justine Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (6), pp.1779-1790. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (6-7), pp.839-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946638v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and acoustic monitoring of grout propagation in sands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truss vs solid modeling of tendons in prestressed concrete structures: Consequences on mechanical capacity of a Representative Structural Volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+                <w:t xml:space="preserve">Alexis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers - Ground Improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/grim.2008.161.3.143⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (6), pp.1779-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529731v1</w:t>
+                <w:t xml:space="preserve">hal-02946638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface plastic model for concrete behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling and acoustic monitoring of grout propagation in sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Durand</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (5), pp.579-602. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers - Ground Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/grim.2008.161.3.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02355396v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic behaviour of a representative structural volume for containment buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A two-surface plastic model for concrete behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.09.035⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (5), pp.579-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354348v1</w:t>
+                <w:t xml:space="preserve">cea-02355396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastic plastic damage formulation for concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydraulic behaviour of a representative structural volume for containment buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.04.017⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (12-13), pp.1259-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351799v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de plasticité et d'endommagement pour le comportement du béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An elastic plastic damage formulation for concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195 (52), pp.7077-7092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02946653v1</w:t>
+                <w:t xml:space="preserve">hal-00351799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarks for the validation of a non local damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2-3), pp.303-328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage modelling and some computational issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modèle de plasticité et d'endommagement pour le comportement du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (9-10), pp.1177-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum damage modelling and some computational issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (6), pp.991 - 1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12795119.2002.9692728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing input uncertainties in damage-based finite element models of nuclear containment structures through Bayesian inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Digital Twinning of Nuclear Concrete Containment Buildings: Integrating Uncertainty Quantification into Advanced Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Al Elani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2026</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Technological Innovations in Nuclear Civil Engineering (TINCE'26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542666v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic behavior of an anchoring plate and sensitivity study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection et diagnostic d’anomalies sur des structures de génie civil, par le couplage de techniques de Machine Learning et de simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sadialou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2026, Presqu’île de Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC12.1211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05042312v1</w:t>
+                <w:t xml:space="preserve">hal-05626156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulation of the thermomechanical behavior of containment buildings of nuclear power plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing input uncertainties in damage-based finite element models of nuclear containment structures through Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hend Al Elani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21012/FC12.1111⟩</w:t>
+              <w:t xml:space="preserve">EURO-C 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Wien, Institute for Mechanics of Materials and Structures, Mar 2026, Seefeld, Austria. pp.145-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003660026-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05042297v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive uncertainty quantification of damage-based modeling of cracking in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Al Elani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association on Fracture Mechanics of Concrete and Concrete Structures (IA-FramCoS); Union of International Associations (UIA), Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC12.1119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05042307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiscale simulation of the thermomechanical behavior of containment buildings of nuclear power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC12.1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198614v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05042297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Design Optimization of Reinforced Concrete Flexural Sections Using MultiObjective Genetic Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIB Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">ICDM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136223v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in shear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detailed Design Optimization of Reinforced Concrete Flexural Sections Using MultiObjective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEM24/Structures24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">FIB Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04677222v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
+                <w:t xml:space="preserve">Deterministic behavior of an anchoring plate and sensitivity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Debuisne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC12.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598000v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05042312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations d'essais d'ancrage dans le béton à l'aide d'un modèle de Mazars régularisé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ACEM24/Structures24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611044v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04677222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of steel-concrete-steel beams with stud defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debuisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saclay, France, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04267680v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulations d'essais d'ancrage dans le béton à l'aide d'un modèle de Mazars régularisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194750v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation en compression d’un modèle de Mazars modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debuisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil - CFGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gif sur Yvette (91), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures in compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195763v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon Europe MatCHMaker Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EMMC International Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083642v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Horizon Europe MatCHMaker Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">4th EMMC International Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04271814v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11ème colloque national de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03738717v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04271814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of steel-concrete-steel beams with stud defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">TINCE'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saclay, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718091v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04267680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the principle of mesh refinement in the Adaptive Static Condensation (ASC) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mezher</w:t>
+                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672141v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03738717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Model Combining Cohesive Zone Approach and Friction to Model the Steel-Concrete Interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03744436v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined and simplified modelling of steel-concrete-steel (SCS) composite beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Integration of the principle of mesh refinement in the Adaptive Static Condensation (ASC) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2022 -</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003316404-40⟩</w:t>
+              <w:t xml:space="preserve">EURO-C 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.424-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672129v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of the connexion system of steel-concrete-steel composite structure: modelling of a push-out test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A 3D Model Combining Cohesive Zone Approach and Friction to Model the Steel-Concrete Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113824v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03744436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New adaptative static condensation method for the simulation of large dimensions prestressed reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Refined and simplified modelling of steel-concrete-steel (SCS) composite beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURO-C 2022 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.332-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03338818v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of the behaviour of interfaces between reinforcing steel and concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shear behavior of the connexion system of steel-concrete-steel composite structure: modelling of a push-out test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity, Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03338807v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the active confinement effect on the steel-concrete bond in reinforced concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New adaptative static condensation method for the simulation of large dimensions prestressed reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Can Turgut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Numerical Modelling in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946776v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03338818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dowel effect for the simulation of reinforced concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic modelling of the behaviour of interfaces between reinforcing steel and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Can Turgut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Building Materials and Construction (ICBMC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity, Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946803v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03338807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the behavior of steel-concrete-steel composite beams with a full or a partial composite action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of the active confinement effect on the steel-concrete bond in reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Turgut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Numerical Modelling in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946790v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dowel action on a steel-concrete bond model for reinforced concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Influence of dowel effect for the simulation of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Turgut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad-Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">4th International Conference on Building Materials and Construction (ICBMC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946832v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the steel-concrete bond model for the simulation of reinforced concrete structures using damage mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling of the behavior of steel-concrete-steel composite beams with a full or a partial composite action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Damage Mechanics (ICDM 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">FraMCoS-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339323v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode EFS condensée pour l’analyse des structures sous incertitudes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of dowel action on a steel-concrete bond model for reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufour</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">EURO-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad-Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333566v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strategies of prestressing tendons and reinforcement bars in concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the influence of the steel-concrete bond model for the simulation of reinforced concrete structures using damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Damage Mechanics (ICDM 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333081v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Méthode EFS condensée pour l’analyse des structures sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Llau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Damage Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086398v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling strategies of prestressing tendons and reinforcement bars in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946977v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wall mock up subjected to monotonic loading with concrete steel bond model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive zooming method for the simulation of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Davenne</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015 - First Pan-American 3Congress on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Troyes, France. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02489515v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural zooming method for the simulation of large reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufour</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 23: Structural Mechanics in Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">PANACM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333552v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of cracking for reinforced concrete structures. Application on a large RC beam and a shearing wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shear wall mock up subjected to monotonic loading with concrete steel bond model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Masson</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Structural Engineering and Mechanics (ASEM) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">PANACM 2015 - First Pan-American 3Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946992v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02489515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural zooming method for the simulation of large reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 21 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
+              <w:t xml:space="preserve">SMiRT 23: Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947017v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of BARCOM 1 : 4 scale Indian concrete containment building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMiRT 21 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947013v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steel concrete bond model for the simulation of industrial structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of BARCOM 1 : 4 scale Indian concrete containment building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Advances in Structural Engineering and Mechanics (ASEM) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">SMiRT 21 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947000v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark on the cracking simulation of reinforced concrete ties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of cracking for reinforced concrete structures. Application on a large RC beam and a shearing wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">World Congress on Structural Engineering and Mechanics (ASEM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947057v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of prestressed reinforced concrete vessels as an option to replace GFR reference primary circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Steel concrete bond model for the simulation of industrial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOPE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">World Congress on Advances in Structural Engineering and Mechanics (ASEM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947040v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D vs 3D modelling of the tendons in a Representative Structural Volume of a concrete containment building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark on the cracking simulation of reinforced concrete ties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">FraMCoS 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947068v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of RC slab response under soft impact by means of various numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bartera</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of prestressed reinforced concrete vessels as an option to replace GFR reference primary circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Combescure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Jean-Yves Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+                <w:t xml:space="preserve">David Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under severe conditions, CONSEC’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">ESOPE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947098v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D constitutive laws on the impact response of a concrete slab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">1D vs 3D modelling of the tendons in a Representative Structural Volume of a concrete containment building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Durand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Plasticity (COMPLAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947071v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary computations for a Representative Structural Volume of nuclear containment buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the prestress in a Representative Structural Volume of a French 1450 MWe containement building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Illie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international conference on structural mechanics in reactor technology (SMIRT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representative Structural Volume for French containment buildings: from numerical computations to experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of 3D constitutive laws on the impact response of a concrete slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Plasticity (COMPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947105v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some constitutive and computational aspects of coupled hydraulic-damage problems for leakage rate predictions of concrete vessels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Evaluation of RC slab response under soft impact by means of various numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bartera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Choinska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures EURO-C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
+              <w:t xml:space="preserve">Concrete under severe conditions, CONSEC’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008933v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Hydraulic Behavior for Structures - Applications to a Representative Volume of Containment Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some constitutive and computational aspects of coupled hydraulic-damage problems for leakage rate predictions of concrete vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Krayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biot Conf. On Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures EURO-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359555v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Representative Structural Volume for French containment buildings: from numerical computations to experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference On Computation of Shell and Saptial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359603v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference On Computation of Shell and Saptial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660593v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Behaviour of a Representative Structural Volume for Confinement Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. SmiRT 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Mechanical Constitutive Law on the Hydraulic Behaviour of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghavamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complas VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of the Hydraulic Behavior for Structures - Applications to a Representative Volume of Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Biot Conf. On Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Propagation Grout In Sands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ground Improvement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9164,124 +9497,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of stud pullout in concrete using a regularized damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9291,147 +9624,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Asserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04947183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9441,150 +9774,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum damage modelling in geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix Darve, Ioannis Vardoulakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Degradations and Instabilities in Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 461, Springer, pp.77-105, 2004, International Centre for Mechanical Sciences book series (CISM), 978-3-211-21936-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-2768-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9594,100 +9927,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation endommagement perméabilité pour les bétons. Application aux calculs de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Ecole Centrale de Nantes; Université de Nantes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03200629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9697,105 +10030,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la simulation du comportement des enceintes de confinement de centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Paris Ouest - Nanterre - la Défense, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01415343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9863,51 +10196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="226D4F46"/>
+    <w:nsid w:val="B4952119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10094,51 +10427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6018-118X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083750835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Qu&#233;va" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04092-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03851038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107819" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.103928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4040055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.09.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonenfant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693265" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.02.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/grim.2008.161.3.143" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692946" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.09.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692728" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04677222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Malo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plancq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bartera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Illie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359601v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03200629v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01415343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6018-118X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083750835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2026.114992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Qu&#233;va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04092-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4040055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03851038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107819" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.103928" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.06.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.284" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonenfant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.02.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/grim.2008.161.3.143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.09.035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.04.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692728" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadialou Diallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04677222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Malo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plancq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gall&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Illie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bartera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008576v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03200629v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01415343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>