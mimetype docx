--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -390,347 +390,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réponses des collectivités locales pour faire face aux conséquences de la Covid-19</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guerre en Ukraine : les sept conséquences stratégiques du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643843v1</w:t>
+                <w:t xml:space="preserve">hal-05099973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Globalization and the COVID-19 Pandemic: Global Spread and Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88 (1), pp.1181--1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10708-022-10607-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre en Ukraine : les sept conséquences stratégiques du conflit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réponses des collectivités locales pour faire face aux conséquences de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Iatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan-Constantin Ibănescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Avril (2), pp.181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.232.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099973v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence économique territoriale envisagée comme une géoéthique : essai de problématisation</w:t>
               </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,51 +972,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1195,523 +1195,654 @@
               <w:rPr/>
               <w:t xml:space="preserve">, ED 242 Ecole doctorale économie-gestion (EGN), May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrité académique et Intelligence artificielle : quels défis ? Réflexions prospectives sur la base du cas Speedwrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque International de Recherche et Action sur l’Intégrité Académique - « Les nouvelles frontières de l’intégrité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitations textuelles et intelligence artificielle : essai de prospective de la fraude académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Bergadaà (Ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles frontières de l’intégrité académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.107-127, 2023, Questions de société, 9782376877486. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.berga.2023.01.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle le digital tient-il dans les rivalités géopolitiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.80-83, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique : de la compétition à la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.xc9rm5ajm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05451239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Hervé THÉRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451239v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arcuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiana Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ecole de management de Normandie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1779,51 +1910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="427701C9"/>
+    <w:nsid w:val="A3F83E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2010,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jeanne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5859-7781" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Eva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Iatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ib&#259;nescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56240/irafpa.cm.v2n1/jea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan-Constantin Ib&#259;nescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noiret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-022-10607-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03633852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2022.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2021.1887471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01984983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berga.2023.01.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05451239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xc9rm5ajm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arcuri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-jeanne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5859-7781" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Eva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Iatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ib&#259;nescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56240/irafpa.cm.v2n1/jea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noiret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-022-10607-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan-Constantin Ib&#259;nescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03633852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2022.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2021.1887471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01984983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berga.2023.01.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05451239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xc9rm5ajm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arcuri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>