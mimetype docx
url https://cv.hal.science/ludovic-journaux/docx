--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1056,190 +1056,202 @@
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Datasets for Network Intrusion Detection: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balasaraswathi Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugumaran Muthukumarasamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of network security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6633/IJNS.2018xx.20(x).xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1261,604 +1273,616 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (01), pp.11 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improvised k-NN Respecting Diversity of Data for Network Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balasaraswathi Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qaiser Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugumaran Muthukumarasamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.409 - 417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22266/ijies2017.0630.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coalesce of SNE-Wavelet-SVM Technique for Network Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firdous A. Shah,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sugumaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Security and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14257/ijsia.2017.10.5.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method for network intrusion detection based on nonlinear SNE and SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Leea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sugumaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Soft Computing, Artificial Intelligence and Applications (IJSCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (4), pp.265-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of carvacrol by konjac glucomannan-potato starch gels: Stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.216 - 226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Model Design using Data Mining: A Rapid Prototyping Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1867,219 +1891,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, INTERNATIONAL JOURNAL OF DATA WAREHOUSING AND MINING, 13 (1), pp.1-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJDWM.2017010101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fusion of Feature Extraction and Feature Selection Technique for Network Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sugumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Security and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (8), pp.151-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14257/ijsia.2016.10.8.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Detection and Smart Deletion of Malassez Counting Chamber Grid in Microscopic White Light Images for Microbiological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2101,879 +2125,879 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927615000665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of leaf surface roughness analysis methods by sensitivity to noise analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.77-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Generic Method for Grid Detection in White Light Microscopy Malassez Blade Images in the Context of Cell Counting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">The Hierarchical Agglomerative Clustering with Gower index: a methodology for automatic design of OLAP cube in ecological data processing context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614013671⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (26), pp.217-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114543v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hierarchical Agglomerative Clustering with Gower index: a methodology for automatic design of OLAP cube in ecological data processing context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+                <w:t xml:space="preserve">A Robust Generic Method for Grid Detection in White Light Microscopy Malassez Blade Images in the Context of Cell Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (01), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614013671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060817v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D image acquisition system based on shape from focus technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (4), pp.5040-5053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s130405040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Leaf Roughness Analysis by Texture Classification with Generalized Fourier Descriptors in different Dimensionality Reduction context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Destain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.345-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-010-9208-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oxidoreduction potential and of gas bubbling on rheological properties of non-fat yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (1), pp.218-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2983,78 +3007,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'intelligence artificielle pour la gestion autonome de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,87 +3093,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can MDS rival with t-SNE by using the symmetric Kullback-Leibler divergence across neighborhoods as a pseudo-distance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,92 +3208,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. pp.105-110, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3301,106 +3325,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SITIS61268.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget early exaggeration in t-SNE: early hierarchization preserves global structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Couplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,110 +3432,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Mulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget early exaggeration in t-SNE: early hierarchization preserves global structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3533,119 +3557,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Mulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.321-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3687,100 +3711,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’efficacité des enseignements par l’étude des rendements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,73 +3819,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03414050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat national, une aide pour prendre des décisions locales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3883,365 +3907,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-thaw stability of konjac glocomannane-potato starch gels: stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Beijing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale nonlinear dimensionality reduction for network intrusion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4263,110 +4287,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de schéma multidimensionnel en constellation grâce à la Classification Ascendante Hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4375,227 +4399,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Larrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Saint Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Techniques for Intrusion Detection: A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sugumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATICS AND ANALYTICS (ICIA ' 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Pondichéry, India. pp.53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2980258.2980378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche mixte d'enrichissement de dimensions dans un schéma multidimensionnel en constellation Application à la biodiversité des oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4604,106 +4628,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme journées francophones sur les Entrepôts de Données et l’Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed driven Refinement design of Multidimensional models based on Agglomerative Hierarchical Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4712,361 +4736,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.280-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29133-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLDR methods for high dimensional NIRS dataset: application to vineyard soils characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient unsupervised clustering for spatial bird population analysis along the Loire river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology and Tool for Rapid Prototyping of Data Warehouses using Data Mining: Application to Birds Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5075,1558 +5099,1558 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Model and Data Engineering (MEDI' 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. pp.251-257, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747258v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747550v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.798-070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809554v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Bediaf</w:t>
+                <w:t xml:space="preserve">Construction de Modèles Prédictifs pour l'Analyse des Relations Oiseaux-Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Perriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">ECOTECHS'2013 - Les données pour l'agriculture et l'environnement : du capteur à l'indicateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montoldre, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829391v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de Modèles Prédictifs pour l'Analyse des Relations Oiseaux-Paysage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Perriche</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECHS'2013 - Les données pour l'agriculture et l'environnement : du capteur à l'indicateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montoldre, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909122v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sustainable Agriculture through ICT Innovation., Jun 2013, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bediaf Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Crète, Greece. pp. 64-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2012.778-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747223v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johel Miteran</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822439v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First RHEA International Conference on Robotics and associated High technologies and Equipment for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture classificatication in a cloud computing environment for leaf roughness characterization in precision spraying applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Agricultural Engineering - AgEng : towards environmental technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyard leaf roughness characterization by computer vision and cloud computing technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agricultural Engineering-AgEng 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6636,146 +6660,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximities in dimensionality reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bodt De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Edward Elgar Publishing, 2022, 9781786434777. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781786434784.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6785,51 +6809,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6851,99 +6875,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6965,107 +6989,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -7080,93 +7104,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375432v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -7181,93 +7205,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2020</w:t>
+              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375443v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -7294,81 +7318,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375423v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -7395,287 +7419,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375450v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How contributors feel about the impact of climate change on their daily lives (online contributions to the Great National Debate - Ecological Transition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of online contributions to the Great National Debate -Grand Débat National- (Ecological Transition) in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7685,131 +7709,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">graft4dendrogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7877,51 +7901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F51AF7D0"/>
+    <w:nsid w:val="8ACCD0DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8108,51 +8132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-journaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-6423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176349146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Couplet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merveille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131882" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03055108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Gulzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjumand Bano Soomro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alwan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12122018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasaraswathi Ranganathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugumaran Muthukumarasamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6633/IJNS.2018xx.20(x).xx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaiser Farooq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22266/ijies2017.0630.46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdous A. Shah," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sugumaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2017.10.5.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Leea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2016.10.8.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05069090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mulders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05008582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980258.2980378" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-journaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-6423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176349146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Couplet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merveille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131882" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03055108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Gulzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjumand Bano Soomro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alwan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12122018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasaraswathi Ranganathan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugumaran Muthukumarasamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6633/IJNS.2018xx.20(x).xx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaiser Farooq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22266/ijies2017.0630.46" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdous A. Shah," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sugumaran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2017.10.5.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Leea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2016.10.8.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05069090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mulders" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05008582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980258.2980378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>