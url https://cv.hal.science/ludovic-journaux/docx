--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1,7846 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7795 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Journaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4013-6423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176349146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=l3fALXwAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving on early exaggeration in t -SNE: Early hierarchization better preserves global structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 660, pp.131882. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.131882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 293, pp.128464. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic design methodology for (Big) Data Warehouse transforming facts into dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.28-42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2019.2925621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convolution Neural Network-Based Seed Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonis Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjumand Bano Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12122018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Counting of Intra-Cellular Ribonucleo-Protein Aggregates in Saccharomyces cerevisiae Using a Textural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark Datasets for Network Intrusion Detection: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasaraswathi Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugumaran Muthukumarasamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of network security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6633/IJNS.2018xx.20(x).xx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (01), pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvised k-NN Respecting Diversity of Data for Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasaraswathi Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qaiser Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugumaran Muthukumarasamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409 - 417. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22266/ijies2017.0630.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coalesce of SNE-Wavelet-SVM Technique for Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdous A. Shah,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sugumaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14257/ijsia.2017.10.5.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for network intrusion detection based on nonlinear SNE and SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Leea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sugumaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Soft Computing, Artificial Intelligence and Applications (IJSCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping of carvacrol by konjac glucomannan-potato starch gels: Stability from macroscopic to microscopic scale, using image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.216 - 226. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Model Design using Data Mining: A Rapid Prototyping Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, INTERNATIONAL JOURNAL OF DATA WAREHOUSING AND MINING, 13 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDWM.2017010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fusion of Feature Extraction and Feature Selection Technique for Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sugumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (8), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14257/ijsia.2016.10.8.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Detection and Smart Deletion of Malassez Counting Chamber Grid in Microscopic White Light Images for Microbiological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615000665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of leaf surface roughness analysis methods by sensitivity to noise analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Generic Method for Grid Detection in White Light Microscopy Malassez Blade Images in the Context of Cell Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (01), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614013671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hierarchical Agglomerative Clustering with Gower index: a methodology for automatic design of OLAP cube in ecological data processing context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (26), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image acquisition system based on shape from focus technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.5040-5053. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s130405040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Leaf Roughness Analysis by Texture Classification with Generalized Fourier Descriptors in different Dimensionality Reduction context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Destain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johel Miteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.345-360. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-010-9208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxidoreduction potential and of gas bubbling on rheological properties of non-fat yoghurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergoignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2009.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'intelligence artificielle pour la gestion autonome de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can MDS rival with t-SNE by using the symmetric Kullback-Leibler divergence across neighborhoods as a pseudo-distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS61268.2023.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492746v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget early exaggeration in t-SNE: early hierarchization preserves global structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget early exaggeration in t-SNE: early hierarchization preserves global structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.321-326, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité des enseignements par l’étude des rendements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand débat national, une aide pour prendre des décisions locales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-thaw stability of konjac glocomannane-potato starch gels: stability from macroscopic to microscopic scale, using image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale nonlinear dimensionality reduction for network intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushra Nabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de schéma multidimensionnel en constellation grâce à la Classification Ascendante Hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Saint Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.511-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Intrusion Detection: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sugumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATICS AND ANALYTICS (ICIA ' 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Pondichéry, India. pp.53, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980258.2980378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLDR methods for high dimensional NIRS dataset: application to vineyard soils characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed driven Refinement design of Multidimensional models based on Agglomerative Hierarchical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.280-299, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29133-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche mixte d'enrichissement de dimensions dans un schéma multidimensionnel en constellation Application à la biodiversité des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme journées francophones sur les Entrepôts de Données et l’Analyse en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unsupervised clustering for spatial bird population analysis along the Loire river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology and Tool for Rapid Prototyping of Data Warehouses using Data Mining: Application to Birds Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Model and Data Engineering (MEDI' 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. pp.251-257, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2013.798-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de Modèles Prédictifs pour l'Analyse des Relations Oiseaux-Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTECHS'2013 - Les données pour l'agriculture et l'environnement : du capteur à l'indicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montoldre, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Agriculture through ICT Innovation., Jun 2013, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bediaf Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decourselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johel Miteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Crète, Greece. pp. 64-68, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2012.778-051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decourselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decourselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First RHEA International Conference on Robotics and associated High technologies and Equipment for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture classificatication in a cloud computing environment for leaf roughness characterization in precision spraying applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decourselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Agricultural Engineering - AgEng : towards environmental technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard leaf roughness characterization by computer vision and cloud computing technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decourselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering-AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximities in dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bodt De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Proximity Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 7, Edward Elgar Publishing, 2022, 9781786434777. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786434784.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dijon, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How contributors feel about the impact of climate change on their daily lives (online contributions to the Great National Debate - Ecological Transition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of online contributions to the Great National Debate -Grand Débat National- (Ecological Transition) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">graft4dendrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7901,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ACCD0DD"/>
+    <w:nsid w:val="619182D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8132,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-journaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-6423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176349146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Couplet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merveille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131882" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03055108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Gulzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjumand Bano Soomro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alwan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12122018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasaraswathi Ranganathan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugumaran Muthukumarasamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6633/IJNS.2018xx.20(x).xx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaiser Farooq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22266/ijies2017.0630.46" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdous A. Shah," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sugumaran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2017.10.5.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Leea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2016.10.8.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05069090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mulders" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05008582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980258.2980378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-journaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-6423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176349146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=l3fALXwAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Couplet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merveille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131882" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03055108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Gulzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjumand Bano Soomro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12122018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasaraswathi Ranganathan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugumaran Muthukumarasamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6633/IJNS.2018xx.20(x).xx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaiser Farooq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22266/ijies2017.0630.46" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdous A. Shah," TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sugumaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2017.10.5.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Leea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijsia.2016.10.8.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05069090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mulders" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05008582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-146" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980258.2980378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>