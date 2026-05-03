--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1202,174 +1202,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « sudisation » du secteur de l’aide internationale</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Southernization&amp;quot; of the International Aid Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°241 (1), pp.165-186. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 1 (241), pp.165-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152332v1</w:t>
+                <w:t xml:space="preserve">hal-04835883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Southernization&amp;quot; of the International Aid Sector</w:t>
+                <w:t xml:space="preserve">La « sudisation » du secteur de l’aide internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (241), pp.165-186</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, N°241 (1), pp.165-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.241.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835883v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation d’une intervention humanitaire</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B01C8426"/>
+    <w:nsid w:val="2F0C4BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-joxe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3346-6144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o5g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008423924000672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564996v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911182v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57017/jorit.v4.1(7).02" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meneghini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.14100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esra.002.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schreier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Burrows" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z5D2VFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03281513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCB054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-joxe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3346-6144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o5g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008423924000672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564996v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911182v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57017/jorit.v4.1(7).02" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meneghini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.14100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esra.002.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schreier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Burrows" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z5D2VFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03281513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCB054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>