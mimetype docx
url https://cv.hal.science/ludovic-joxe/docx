--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -571,273 +571,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites de la mansuétude. Analyse du traitement de la faute dans une organisation humanitaire internationale</w:t>
+                <w:t xml:space="preserve">From traumatic stress to stress at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Meneghini</w:t>
+                <w:t xml:space="preserve">Nicolas Veilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (1)</w:t>
+              <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.98-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163976v1</w:t>
+                <w:t xml:space="preserve">hal-04502654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du stress traumatique au stress au travail : la prise en charge psychologique du personnel de Médecins Sans Frontières</w:t>
+                <w:t xml:space="preserve">Les limites de la mansuétude. Analyse du traitement de la faute dans une organisation humanitaire internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Veilleux</w:t>
+                <w:t xml:space="preserve">Stéphanie Meneghini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, https://www.alternatives-humanitaires.org/fr/2023/07/17/du-stress-traumatique-au-stress-au-travail-la-prise-en-charge-psychologique-du-personnel-de-medecins-sans-frontieres/</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170931v1</w:t>
+                <w:t xml:space="preserve">hal-04163976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From traumatic stress to stress at work</w:t>
+                <w:t xml:space="preserve">Du stress traumatique au stress au travail : la prise en charge psychologique du personnel de Médecins Sans Frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.98-113</w:t>
+              <w:t xml:space="preserve">, 2023, 23, https://www.alternatives-humanitaires.org/fr/2023/07/17/du-stress-traumatique-au-stress-au-travail-la-prise-en-charge-psychologique-du-personnel-de-medecins-sans-frontieres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502654v1</w:t>
+                <w:t xml:space="preserve">hal-04170931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital de mobilité : un capital bourdieusien ? L’expérience des membres de Médecins sans frontières</w:t>
               </w:r>
@@ -973,403 +973,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Where is home? » Les Médecins Sans Frontières, des médecins sans patrie ?</w:t>
+                <w:t xml:space="preserve">Cattaneo, Cristina, Naufragés sans visage. Donner un nom aux victimes de la Méditerranée, Paris : Éd. Albin Michel, 2019, 220 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, S’expatrier, 5-6, pp.1-33. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (4), pp.135--139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.186.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323244v1</w:t>
+                <w:t xml:space="preserve">hal-04151117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is home?&amp;quot; - Doctors Without Borders, doctors without a homeland?</w:t>
+                <w:t xml:space="preserve">« Where is home? » Les Médecins Sans Frontières, des médecins sans patrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, S’expatrier, 5-6, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835917v1</w:t>
+                <w:t xml:space="preserve">hal-03323244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cattaneo, Cristina, Naufragés sans visage. Donner un nom aux victimes de la Méditerranée, Paris : Éd. Albin Michel, 2019, 220 p.</w:t>
+                <w:t xml:space="preserve">Where is home?&amp;quot; - Doctors Without Borders, doctors without a homeland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.186.0135⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04151117v1</w:t>
+                <w:t xml:space="preserve">hal-04835917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Southernization&amp;quot; of the International Aid Sector</w:t>
+                <w:t xml:space="preserve">La « sudisation » du secteur de l’aide internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (241), pp.165-186</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, N°241 (1), pp.165-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.241.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835883v1</w:t>
+                <w:t xml:space="preserve">hal-04152332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « sudisation » du secteur de l’aide internationale</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Southernization&amp;quot; of the International Aid Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°241 (1), pp.165-186. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1 (241), pp.165-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ried.241.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04152332v1</w:t>
+                <w:t xml:space="preserve">hal-04835883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation d’une intervention humanitaire</w:t>
               </w:r>
@@ -1899,173 +1899,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaces of control and spaces of intimacy. The notion of off-work life at Médecins Sans Frontières</w:t>
+                <w:t xml:space="preserve">Quand venir du Sud favorise la satisfaction personnelle. Le cas des expatriés les plus novices de l'organisation Médecins sans frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Teseo Press. </w:t>
+              <w:t xml:space="preserve">Tantchou, Josiane and Louveau, Frédérique and Gruénais, Marc-Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De-liberating work. Democracy and temporalities at the heart of occupational health issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, 9781911693079</w:t>
+              <w:t xml:space="preserve">Le bien-être au Nord et au Sud: explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académia, pp.71--84, 2022, Investigations d'anthropologie prospective, 978-2-8061-0631-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502525v1</w:t>
+                <w:t xml:space="preserve">hal-04150219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand venir du Sud favorise la satisfaction personnelle. Le cas des expatriés les plus novices de l'organisation Médecins sans frontières</w:t>
+                <w:t xml:space="preserve">Spaces of control and spaces of intimacy. The notion of off-work life at Médecins Sans Frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tantchou, Josiane and Louveau, Frédérique and Gruénais, Marc-Eric. </w:t>
+              <w:t xml:space="preserve">Teseo Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être au Nord et au Sud: explorations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académia, pp.71--84, 2022, Investigations d'anthropologie prospective, 978-2-8061-0631-5</w:t>
+              <w:t xml:space="preserve">De-liberating work. Democracy and temporalities at the heart of occupational health issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9781911693079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150219v1</w:t>
+                <w:t xml:space="preserve">hal-04502525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espacios de control y espacios de intimidad. El concepto de la vida extralaboral en Médicos Sin Fronteras</w:t>
               </w:r>
@@ -2764,151 +2764,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency, Vulnerability, and Harassment at University. PhD Supervision Through the Lens of Care</w:t>
+                <w:t xml:space="preserve">A disposable state? Genesis of a rentier micro-state in the mining zone of Las Claritas (Venezuela)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986158v1</w:t>
+                <w:t xml:space="preserve">hal-04926907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disposable state? Genesis of a rentier micro-state in the mining zone of Las Claritas (Venezuela)</w:t>
+                <w:t xml:space="preserve">Dependency, Vulnerability, and Harassment at University. PhD Supervision Through the Lens of Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Joxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926907v1</w:t>
+                <w:t xml:space="preserve">hal-04986158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une conduite pure est-elle possible ? » - Intérêt, désintéressement et indifférence chez Médecins Sans Frontières</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F0C4BA2"/>
+    <w:nsid w:val="75AD4ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-joxe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3346-6144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o5g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008423924000672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564996v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911182v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57017/jorit.v4.1(7).02" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meneghini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.14100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esra.002.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schreier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Burrows" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z5D2VFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03281513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCB054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-joxe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3346-6144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o5g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008423924000672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564996v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911182v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57017/jorit.v4.1(7).02" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veilleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meneghini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.14100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esra.002.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Vernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fizet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schaeffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schreier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Burrows" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z5D2VFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03281513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019USPCB054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>