--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -347,295 +347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+                <w:t xml:space="preserve">hal-02055041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Croguennec</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Burnard</w:t>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailong Lu</w:t>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.48-60. </w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055041v1</w:t>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibria of the CH4-CO2 Binary and the CH4-CO2-H2O Ternary Mixtures in the Presence of a CO2-Rich Liquid Phase</w:t>
               </w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Haeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -907,51 +907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deusner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11081984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10122034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deusner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Haeckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11081984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10122034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>