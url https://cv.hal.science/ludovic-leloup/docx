--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1780,106 +1780,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brustis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (6), pp.1177 - 1189. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 39, pp.1177-1189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740981v1</w:t>
+                <w:t xml:space="preserve">hal-02658872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the ERK/MAP kinase signalling pathway in milli-calpain activation and myogenic cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1922,69 +1901,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brustis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39, pp.1177-1189</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.1177 - 1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoblast attachment and spreading are regulated by different patterns by ubiquitous calpains</w:t>
               </w:r>
@@ -3033,51 +3033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delehedde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chocry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27031259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04521024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Chahla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; O Kovacic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leloup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2023.0252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Benssouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Garrouste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kovacic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Krifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2014.951729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-014-1993-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrouste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monferran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.097600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wells" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2011.553611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Silver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Freeman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lillich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2010.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dargelos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brustis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.02.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanshuang Shao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ho Bae" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deasy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Stolz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Maz&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C470VNTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C06NBQ4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2006.04.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DZKQL2P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delehedde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chocry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27031259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04521024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Chahla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; O Kovacic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leloup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2023.0252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Benssouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Garrouste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kovacic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Krifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2014.951729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-014-1993-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrouste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monferran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.097600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wells" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2011.553611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Silver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Freeman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lillich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2010.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dargelos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brustis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.02.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanshuang Shao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ho Bae" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deasy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Stolz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Maz&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C470VNTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C06NBQ4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2006.04.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DZKQL2P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>