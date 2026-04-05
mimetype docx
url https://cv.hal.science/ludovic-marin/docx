--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2515,291 +2515,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+                <w:t xml:space="preserve">Standing or swaying to the beat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005556v1</w:t>
+                <w:t xml:space="preserve">hal-02456618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing or swaying to the beat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coste</w:t>
+                <w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Marin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bardy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456618v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t>
               </w:r>
@@ -2913,265 +2913,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t>
+                <w:t xml:space="preserve">Understanding the Impact of Expertise in Joint and Solo-Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cohen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743127v2</w:t>
+                <w:t xml:space="preserve">hal-02428816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of Expertise in Joint and Solo-Improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Issartel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin N. Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Slowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428816v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-motor experience and perception-action learning bring efficiency to machines</w:t>
               </w:r>
@@ -3391,64 +3391,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,295 +3506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Alderisio</w:t>
+                <w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459656v1</w:t>
+                <w:t xml:space="preserve">hal-02432622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Słowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Alderisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432622v1</w:t>
+                <w:t xml:space="preserve">hal-02459656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t>
               </w:r>
@@ -4536,51 +4536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of the cross-wavelet transform in the analysis of human interaction -a tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,373 +4911,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of studying all subgoals at once</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00889⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432586v1</w:t>
+                <w:t xml:space="preserve">hal-02461484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bardy</w:t>
+                <w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461484v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of studying all subgoals at once</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432838v1</w:t>
+                <w:t xml:space="preserve">hal-02432586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t>
               </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.29. </w:t>
@@ -5556,51 +5556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The supplementation of spatial information improves coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6368,64 +6368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,51 +7021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended interpersonal co-ordination: “can we march to the beat of our own drum?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Guide to Time—Frequency Analysis in the Study of Human Motor Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A186476"/>
+    <w:nsid w:val="CEEBCED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9248,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9192-9875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094555362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.06.022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aigoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941251330556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251343109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mrabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00632-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghil&#232;s Mostafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00678-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04555090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kastendieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2339531" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13175296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Khursheed Hasnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ansermin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02428816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1700022X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1400051X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.R. den Hartigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W. van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Geert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00889" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTFS9WLX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.10.3.09mar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.09.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52G3QD1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.2.139-159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01400124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/975542A31C3556580BDD6B065704E254A1BE3BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.18.4.417" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Adolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01223942" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA55E436CBA33975E072715D1CAA51EE63FCE788/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyadjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)01722-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2QBF4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Eppler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idell Weise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wechsler Clearfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404100419865" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00198-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT8JF9MM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9192-9875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094555362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.06.022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aigoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941251330556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251343109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mrabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00632-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghil&#232;s Mostafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00678-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04555090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kastendieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2339531" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13175296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Khursheed Hasnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ansermin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02428816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1700022X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1400051X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.R. den Hartigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W. van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Geert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00889" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTFS9WLX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.10.3.09mar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.09.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52G3QD1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.2.139-159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01400124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/975542A31C3556580BDD6B065704E254A1BE3BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.18.4.417" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Adolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01223942" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA55E436CBA33975E072715D1CAA51EE63FCE788/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyadjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)01722-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2QBF4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Eppler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idell Weise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wechsler Clearfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404100419865" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00198-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT8JF9MM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>