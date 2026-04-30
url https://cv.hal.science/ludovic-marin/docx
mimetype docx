--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -594,295 +594,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Stigma and Reduced Facial Expressions in Shaping First Impressions of Individuals with Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+                <w:t xml:space="preserve">Attitudes, self-efficacy and behavioral intentions to exercise with a socially assistive robot in individuals with schizophrenia: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Vattier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbaf104⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649251343109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338796v1</w:t>
+                <w:t xml:space="preserve">hal-05338788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, self-efficacy and behavioral intentions to exercise with a socially assistive robot in individuals with schizophrenia: An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Stigma and Reduced Facial Expressions in Shaping First Impressions of Individuals with Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02783649251343109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbaf104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338788v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional mimicry and smiling behaviors in schizophrenia: An ecological approach</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghilès Mostafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Serré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,265 +2913,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of Expertise in Joint and Solo-Improvisation</w:t>
+                <w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Issartel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin N. Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Slowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01078⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428816v1</w:t>
+                <w:t xml:space="preserve">hal-01743127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Impact of Expertise in Joint and Solo-Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin N. Salesse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743127v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-motor experience and perception-action learning bring efficiency to machines</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,295 +3506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Słowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Alderisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432622v1</w:t>
+                <w:t xml:space="preserve">hal-02459656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Alderisio</w:t>
+                <w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459656v1</w:t>
+                <w:t xml:space="preserve">hal-02432622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t>
               </w:r>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of the cross-wavelet transform in the analysis of human interaction -a tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,373 +4911,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of studying all subgoals at once</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461484v1</w:t>
+                <w:t xml:space="preserve">hal-02432586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Schmidt</w:t>
+                <w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432838v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of studying all subgoals at once</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.889. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432586v1</w:t>
+                <w:t xml:space="preserve">hal-02432838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t>
               </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.29. </w:t>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t>
@@ -5556,51 +5556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The supplementation of spatial information improves coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6368,64 +6368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6691,260 +6691,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of expertise level: Coordination in handstand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpersonal motor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Marin</w:t>
+                <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.05.003⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.479-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.10.3.09mar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982131v1</w:t>
+                <w:t xml:space="preserve">hal-02465053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal motor coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of expertise level: Coordination in handstand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Issartel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaminade</w:t>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/is.10.3.09mar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465053v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception-action interaction comes first</w:t>
               </w:r>
@@ -7021,51 +7021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended interpersonal co-ordination: “can we march to the beat of our own drum?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Guide to Time—Frequency Analysis in the Study of Human Motor Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEEBCED6"/>
+    <w:nsid w:val="3AB6BCD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9248,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9192-9875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094555362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.06.022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aigoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941251330556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251343109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mrabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00632-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghil&#232;s Mostafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00678-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04555090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kastendieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2339531" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13175296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Khursheed Hasnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ansermin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02428816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1700022X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1400051X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.R. den Hartigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W. van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Geert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00889" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTFS9WLX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.10.3.09mar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.09.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52G3QD1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.2.139-159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01400124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/975542A31C3556580BDD6B065704E254A1BE3BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.18.4.417" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Adolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01223942" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA55E436CBA33975E072715D1CAA51EE63FCE788/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyadjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)01722-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2QBF4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Eppler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idell Weise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wechsler Clearfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404100419865" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00198-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT8JF9MM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9192-9875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094555362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.06.022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aigoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941251330556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251343109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mrabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00632-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghil&#232;s Mostafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00678-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04555090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kastendieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2339531" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13175296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Khursheed Hasnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ansermin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02428816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1700022X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1400051X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.R. den Hartigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W. van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Geert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00889" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTFS9WLX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.10.3.09mar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.09.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52G3QD1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.2.139-159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01400124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/975542A31C3556580BDD6B065704E254A1BE3BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.18.4.417" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Adolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01223942" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA55E436CBA33975E072715D1CAA51EE63FCE788/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyadjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)01722-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2QBF4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Eppler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idell Weise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wechsler Clearfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404100419865" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00198-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT8JF9MM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>