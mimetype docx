--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -330,628 +330,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The second I laid eyes on him I knew”: First impressions predict willingness to interact with individuals with schizophrenia</w:t>
+                <w:t xml:space="preserve">Negative First Impression of a Schizophrenia Patient Based on Thin Slice of Social Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
+                <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Marin</w:t>
+                <w:t xml:space="preserve">Emilie Aigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Vattier</w:t>
+                <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 283, pp.77-84. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00332941251330556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338793v1</w:t>
+                <w:t xml:space="preserve">hal-05020087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative First Impression of a Schizophrenia Patient Based on Thin Slice of Social Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">“The second I laid eyes on him I knew”: First impressions predict willingness to interact with individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00332941251330556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020087v1</w:t>
+                <w:t xml:space="preserve">hal-05338793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, self-efficacy and behavioral intentions to exercise with a socially assistive robot in individuals with schizophrenia: An exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Role of Stigma and Reduced Facial Expressions in Shaping First Impressions of Individuals with Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Victor Vattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02783649251343109⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbaf104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338788v1</w:t>
+                <w:t xml:space="preserve">hal-05338796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Stigma and Reduced Facial Expressions in Shaping First Impressions of Individuals with Schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes, self-efficacy and behavioral intentions to exercise with a socially assistive robot in individuals with schizophrenia: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Parisi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Vattier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbaf104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02783649251343109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338796v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional mimicry and smiling behaviors in schizophrenia: An ecological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1002,103 +1002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-taking fluency in free conversations with individuals diagnosed with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghilès Mostafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.130. </w:t>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting a label on someone: impact of schizophrenia stigma on emotional mimicry, liking, and interpersonal closeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,103 +1270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Contagion and Emotional Mimicry in Individuals with Schizophrenia: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Parisi</w:t>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Marin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Aigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (17), pp.5296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Khursheed Hasnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.e0261174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,103 +1530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture-speech synchrony in schizophrenia: A pilot study using a kinematic-acoustic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174, pp.108347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1686,77 +1686,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghilès Mostafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Serré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80, pp.102880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Serré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.1625-1640. </w:t>
@@ -2058,77 +2058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lozano-Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2214,51 +2214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition du cnrs (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingda Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,295 +2913,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t>
+                <w:t xml:space="preserve">Understanding the Impact of Expertise in Joint and Solo-Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cohen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743127v2</w:t>
+                <w:t xml:space="preserve">hal-02428816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of Expertise in Joint and Solo-Improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Issartel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin N. Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Slowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428816v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-motor experience and perception-action learning bring efficiency to machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Mostafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,77 +3378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,64 +3953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t>
@@ -4060,77 +4060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching interactions are based on motor behavior embodiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38, pp.31-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4536,90 +4536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of the cross-wavelet transform in the analysis of human interaction -a tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4692,51 +4692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico W. van Yperen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van Geert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,51 +4835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alcántara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t>
@@ -4917,51 +4917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of studying all subgoals at once</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5034,51 +5034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5142,90 +5142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t>
@@ -5276,64 +5276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,90 +5410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t>
@@ -5556,77 +5556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The supplementation of spatial information improves coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 548, pp.212-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5724,51 +5724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ratto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t>
@@ -5953,64 +5953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,77 +6087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6221,90 +6221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t>
@@ -6355,64 +6355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social postural coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6697,51 +6697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal motor coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6814,51 +6814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of expertise level: Coordination in handstand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6930,51 +6930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception-action interaction comes first</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,64 +7021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended interpersonal co-ordination: “can we march to the beat of our own drum?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7137,64 +7137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Guide to Time—Frequency Analysis in the Study of Human Motor Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,51 +7306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raphel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7397,51 +7397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When robots fail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7513,51 +7513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Static Postural Control in Teenagers with Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Debû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7617,51 +7617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Adolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,51 +7892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Adolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A Eppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idell Weise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (10), pp.809-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8225,51 +8225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veering in human locomotion: the role of the effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8341,51 +8341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,51 +8445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8566,51 +8566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8702,51 +8702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences comportementales : contrôle du mouvement et apprentissage moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8777,51 +8777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8852,51 +8852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences : contrôle et apprentissage moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9017,51 +9017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AB6BCD4"/>
+    <w:nsid w:val="F54C44E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9248,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9192-9875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094555362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.06.022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aigoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941251330556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251343109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mrabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00632-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghil&#232;s Mostafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00678-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04555090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kastendieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2339531" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13175296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Khursheed Hasnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ansermin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02428816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1700022X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1400051X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.R. den Hartigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W. van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Geert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00889" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTFS9WLX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.10.3.09mar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.09.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52G3QD1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.2.139-159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01400124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/975542A31C3556580BDD6B065704E254A1BE3BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.18.4.417" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Adolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01223942" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA55E436CBA33975E072715D1CAA51EE63FCE788/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyadjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)01722-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2QBF4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Eppler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idell Weise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wechsler Clearfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404100419865" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00198-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT8JF9MM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9192-9875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094555362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aigoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941251330556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.06.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251343109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mrabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00632-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghil&#232;s Mostafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-025-00678-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04555090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kastendieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2339531" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13175296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Khursheed Hasnain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ansermin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02428816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1700022X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1400051X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.R. den Hartigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W. van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Geert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00889" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2013.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTFS9WLX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.10.3.09mar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gautier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.05.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSZFK0ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07001549" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02465185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.09.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52G3QD1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.2.139-159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01400124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/975542A31C3556580BDD6B065704E254A1BE3BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.18.4.417" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02517660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Adolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01223942" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA55E436CBA33975E072715D1CAA51EE63FCE788/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyadjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)01722-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2QBF4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Eppler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idell Weise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wechsler Clearfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404100419865" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00198-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT8JF9MM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>