--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -634,295 +634,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution multiparameter characterization of the subsurface using full waveform inversion on broad-band data: application to the oceanic crust in the North Sea using a dense ocean bottom cable data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 monitoring at Sleipner field using reflection oriented full waveform inversion: part 2 - 4D investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Boddupalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 243 (2), pp.ggaf352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf352⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 242 (1), pp.ggaf185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336536v1</w:t>
+                <w:t xml:space="preserve">hal-05336518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 monitoring at Sleipner field using reflection oriented full waveform inversion: part 2 - 4D investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
+                <w:t xml:space="preserve">High-resolution multiparameter characterization of the subsurface using full waveform inversion on broad-band data: application to the oceanic crust in the North Sea using a dense ocean bottom cable data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhargav Boddupalli</w:t>
+                <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 242 (1), pp.ggaf185. </w:t>
+              <w:t xml:space="preserve">, 2025, 243 (2), pp.ggaf352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336518v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experimental design for full waveform inversion using a wavenumber sampling criterion-Part 2: 3-D extension and practical application</w:t>
               </w:r>
@@ -1159,51 +1159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the Effect of Bathymetric High Subduction in an Accretionary Wedge: Evidence From the Tokai Area of the Nankai Trough, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,51 +1419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90 (6), pp.R389-R412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1601,90 +1601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 monitoring at Sleipner field using reflection oriented full waveform inversion: Part 1 - baseline reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhargav Boddupalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of 3D Wave Propagation on 2D Regional‐Scale Velocity Model Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,261 +2322,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully scalable homogenization method to upscale 3-D elastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Robust and efficient waveform-based velocity model building by optimal transport in the pseudotime domain: An ocean-bottom cable case study in the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae132⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (2), pp.B83-B103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2023-0052.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671197v1</w:t>
+                <w:t xml:space="preserve">hal-04792474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and efficient waveform-based velocity model building by optimal transport in the pseudotime domain: An ocean-bottom cable case study in the North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
+                <w:t xml:space="preserve">A fully scalable homogenization method to upscale 3-D elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (2), pp.B83-B103. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (1), pp.72 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2023-0052.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792474v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local uncertainty quantification for 3-D time-domain full-waveform inversion with ensemble Kalman filters: application to a North Sea OBC data set</w:t>
               </w:r>
@@ -2673,248 +2673,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and efficient waveform-based velocity-model building by optimal transport in the pseudotime domain: Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
+                <w:t xml:space="preserve">Localized adaptive waveform inversion: regularizations for Gabor deconvolution and 3-D field data application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (2), pp.U49-U70. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (1), pp.448-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0208.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278787v1</w:t>
+                <w:t xml:space="preserve">hal-04278807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized adaptive waveform inversion: regularizations for Gabor deconvolution and 3-D field data application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">Robust and efficient waveform-based velocity-model building by optimal transport in the pseudotime domain: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235 (1), pp.448-467. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (2), pp.U49-U70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0208.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278807v1</w:t>
+                <w:t xml:space="preserve">hal-04278787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner product preconditioned trust-region methods for frequency-domain full waveform inversion</w:t>
               </w:r>
@@ -3115,573 +3115,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust full-waveform inversion with graph-space optimal transport: Application to 3D ocean-bottom cable Valhall data</w:t>
+                <w:t xml:space="preserve">3-D multicomponent full waveform inversion for shallow-seismic target: Ettlingen Line case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pladys</w:t>
+                <w:t xml:space="preserve">Theodosius M Irnaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishant Kamath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">Thomas Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0268.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.1017-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852560v1</w:t>
+                <w:t xml:space="preserve">hal-03852573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D multicomponent full waveform inversion for shallow-seismic target: Ettlingen Line case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodosius M Irnaka</w:t>
+                <w:t xml:space="preserve">On the use of nonlinear anisotropic diffusion filters for seismic imaging using the full waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yudi Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab512⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac8c91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852573v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of nonlinear anisotropic diffusion filters for seismic imaging using the full waveform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully scalable solver for frequency-domain visco-elastic wave equations in 3D heterogeneous media: A controllability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac8c91⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 468, pp.111514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852555v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully scalable solver for frequency-domain visco-elastic wave equations in 3D heterogeneous media: A controllability approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
+                <w:t xml:space="preserve">Parsimonious truncated Newton method for time-domain full waveform inversion based on Fourier-domain full-scattered-field approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111514⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.R123:1-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0164.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852539v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious truncated Newton method for time-domain full waveform inversion based on Fourier-domain full-scattered-field approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">Robust full-waveform inversion with graph-space optimal transport: Application to 3D ocean-bottom cable Valhall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87 (1), pp.R123:1-63. </w:t>
+              <w:t xml:space="preserve">, 2022, 87 (3), pp.R261 - R280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0164.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0268.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404395v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D multiparameter full-waveform inversion for ocean-bottom seismic data using an efficient fluid–solid coupled spectral-element solver</w:t>
               </w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On cycle-skipping and misfit functions modification for full-wave inversion: comparison of five recent approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph‐Space Optimal Transport Concept for Time‐Domain Full‐Waveform Inversion of Ocean‐Bottom Seismometer Data: Nankai Trough Velocity Structure Reconstructed From a 1D Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,317 +5407,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient time-domain 3D elastic and viscoelastic full-waveform inversion using a spectral-element method on flexible Cartesian-based mesh</w:t>
+                <w:t xml:space="preserve">An Evolutive Linear Kinematic Source Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Hugo Sánchez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Tago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tavard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cruz-Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2018-0059.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (6), pp.4859-4885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017JB015388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010713v1</w:t>
+                <w:t xml:space="preserve">hal-02010690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutive Linear Kinematic Source Inversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient time-domain 3D elastic and viscoelastic full-waveform inversion using a spectral-element method on flexible Cartesian-based mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Tago</w:t>
+                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cruz-Atienza</w:t>
+                <w:t xml:space="preserve">Laure Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (6), pp.4859-4885. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (1), pp.R61-R83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017JB015388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2018-0059.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010690v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic full waveform inversion based on the homogenization method: theoretical framework and 2-D numerical illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel smoothing filter for spectral-element mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,315 +6226,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-waveform inversion of GPR data acquired between boreholes in Rustrel carbonates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimal transport approach for seismic tomography: application to 3D full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161201002⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.115008:1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/11/115008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009517v1</w:t>
+                <w:t xml:space="preserve">hal-01499535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal transport approach for seismic tomography: application to 3D full waveform inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-waveform inversion of GPR data acquired between boreholes in Rustrel carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (11), pp.115008:1-36. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: i-DUST 2016 – Inter-Disciplinary Underground Science &amp; Technology, Avignon, June 1-3, 2016, 12, pp.01002:1--7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/11/115008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161201002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499535v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the robustness and applicability of full-waveform inversion: An optimal transport distance strategy</w:t>
+                <w:t xml:space="preserve">Measuring the misfit between seismograms using an optimal transport distance: application to full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -6565,106 +6565,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (12), pp.1060-1067. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205 (1), pp.345 - 377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle35121060.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009443v1</w:t>
+                <w:t xml:space="preserve">hal-01499531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the misfit between seismograms using an optimal transport distance: application to full waveform inversion</w:t>
+                <w:t xml:space="preserve">Increasing the robustness and applicability of full-waveform inversion: An optimal transport distance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -6695,82 +6695,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 205 (1), pp.345 - 377. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.1060-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle35121060.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499531v1</w:t>
+                <w:t xml:space="preserve">hal-02009443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal fourth-order staggered-grid finite-difference scheme for 3D frequency-domain viscoelastic wave modeling</w:t>
               </w:r>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Asnaashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8101,521 +8101,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional permittivity and conductivity imaging by full waveform inversion of multioffset GPR data: a frequency-domain quasi-Newton approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lavoué</w:t>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (1), pp.248-268. </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944271v1</w:t>
+                <w:t xml:space="preserve">hal-01966596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART layers: a simple and robust alternative to PML approaches for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Tago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (2), pp.700-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966596v3</w:t>
+                <w:t xml:space="preserve">hal-01072202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART layers: a simple and robust alternative to PML approaches for elastodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 199 (2), pp.700-706. </w:t>
+              <w:t xml:space="preserve">Seismic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072202v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional permittivity and conductivity imaging by full waveform inversion of multioffset GPR data: a frequency-domain quasi-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.248-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016711v1</w:t>
+                <w:t xml:space="preserve">hal-00944271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient three-dimensional acoustic finite-difference frequency-domain seismic modeling in vertical transversely isotropic media with sparse direct solver</w:t>
               </w:r>
@@ -8761,51 +8761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,326 +9122,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for solving index one DAE with non-negative constraints: Application to liquid-liquid extraction</w:t>
+                <w:t xml:space="preserve">The truncated Newton method for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Montarnal</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386 (1), pp.012013:1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763691v1</w:t>
+                <w:t xml:space="preserve">hal-00763730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting robustly for instantaneous chemical equilibriums in reactive transport: A numerical method and its application to liquid-liquid extraction modeling</w:t>
+                <w:t xml:space="preserve">Strategies for solving index one DAE with non-negative constraints: Application to liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (7), pp.2945-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763697v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The truncated Newton method for Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Accounting robustly for instantaneous chemical equilibriums in reactive transport: A numerical method and its application to liquid-liquid extraction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 386 (1), pp.012013:1-6. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.50-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763730v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
@@ -9555,285 +9555,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00820761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D nonlinear inversion of well-seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engine calibration: multi-objective constrained optimization of engine maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Delprat-Jannaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Halpern</w:t>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/5/055005⟩</w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.407-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-011-9140-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935643v1</w:t>
+                <w:t xml:space="preserve">hal-02284142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine calibration: multi-objective constrained optimization of engine maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2D nonlinear inversion of well-seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+                <w:t xml:space="preserve">P. Lailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
+                <w:t xml:space="preserve">Florence Delprat-Jannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Halpern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.407-424. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (5), pp.055005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-011-9140-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284142v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlocked Optimization and fast gradient algorithm for a seismic inverse problem</w:t>
               </w:r>
@@ -10117,521 +10117,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
+                <w:t xml:space="preserve">3D Seismic Acquisition Geometry Optimization based on Wavenumber Sampling Regularity for Target-Oriented Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Grange</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Abdellaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Thurin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410802⟩</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792409v1</w:t>
+                <w:t xml:space="preserve">hal-04792397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Seismic Acquisition Geometry Optimization based on Wavenumber Sampling Regularity for Target-Oriented Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Abdellaziz</w:t>
+                <w:t xml:space="preserve">4D FWI with Reflection Oriented Workflow: Application to CO2 Monitoring at Sleipner Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410534⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2024101210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792397v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter FWI of broadband data: beyond high resolution images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizia Tarayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202410494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D FWI with Reflection Oriented Workflow: Application to CO2 Monitoring at Sleipner Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
+                <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Romdhane</w:t>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2024101210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792406v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficient use of HPC ressources: Disaggregation of the full waveform inversion algorithm</w:t>
               </w:r>
@@ -11297,103 +11297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D FWI with Short Offset Data: a Reflection Oriented Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11427,51 +11427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain FWI of full azimuth OBN data from offshore North West Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11531,51 +11531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experimental Design in Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Abdellaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11674,77 +11674,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11772,251 +11772,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Anisotropic Diffusion Filters for FWI: Structure Preserving Smoothing and Data Low Frequency Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the Tokai segment from the integrated high-resolution seismic imaging: A case study from the eastern Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Houston, United States. pp.1188-1192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/image2022-3745692.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852673v1</w:t>
+                <w:t xml:space="preserve">hal-03852607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Tokai segment from the integrated high-resolution seismic imaging: A case study from the eastern Nankai Trough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Almeida</w:t>
+                <w:t xml:space="preserve">GPU Accelerated Computing Towards a Fast and Scalable Seismic Wave Modelling in SEISCOPE SEM46 Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep de la Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/image2022-3745692.1⟩</w:t>
+              <w:t xml:space="preserve">Sixth EAGE High Performance Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2022615010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852607v1</w:t>
+                <w:t xml:space="preserve">hal-03852696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust localized adaptive waveform inversion: A new regularization for Gabor deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12035,210 +12078,167 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Houston, United States. pp.972-976, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/image2022-3745694.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Accelerated Computing Towards a Fast and Scalable Seismic Wave Modelling in SEISCOPE SEM46 Code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Nonlinear Anisotropic Diffusion Filters for FWI: Structure Preserving Smoothing and Data Low Frequency Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth EAGE High Performance Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2022615010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852696v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPC Implementations on SEM46: A 3D Modeling and Inversion Code for Anisotropic Visco-Elastic Coupled Acoustic Media</w:t>
               </w:r>
@@ -12566,51 +12566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Richness of Multi-Component Data: a Time-Dependent Polarization-Based Fwi Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12709,51 +12709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12781,352 +12781,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q estimation by full-waveform inversion: analysis and misfit functions comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">3D full waveform inversion for ocean-bottom seismic data based on the acoustic-elastic coupled wave-equation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.827-831, </w:t>
+              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2021-3583286.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202112818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404529v1</w:t>
+                <w:t xml:space="preserve">hal-03598708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Frequency-Domain Elastic Wave Equations via Parallel Controllability Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
+                <w:t xml:space="preserve">Q estimation by full-waveform inversion: analysis and misfit functions comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.2470-2474, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.827-831, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2021-3583520.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3583286.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404585v1</w:t>
+                <w:t xml:space="preserve">hal-03404529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D full waveform inversion for ocean-bottom seismic data based on the acoustic-elastic coupled wave-equation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Solving Frequency-Domain Elastic Wave Equations via Parallel Controllability Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t>
+              <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.2470-2474, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202112818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3583520.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598708v1</w:t>
+                <w:t xml:space="preserve">hal-03404585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the graph space optimal transport distance for full waveform inversion</w:t>
               </w:r>
@@ -13528,51 +13528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale FWI of wide-angle OBN data from a crude initial model using graph-space optimal transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13929,677 +13929,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Approximate Inverse and Joint Full Waveform Inversion for Velocity Model Building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubing Li</w:t>
+                <w:t xml:space="preserve">A graph space optimal transport misfit measurement for FWI: auction algorithm, application to the 2D Valhall case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325660v1</w:t>
+                <w:t xml:space="preserve">hal-02325655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph space optimal transport misfit measurement for FWI: auction algorithm, application to the 2D Valhall case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D elastic FWI for land seismic data: a graph space OT approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1320-1324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2019-3216485.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325655v1</w:t>
+                <w:t xml:space="preserve">hal-02325580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification With Ensemble-Based FWI - Application to 2D OBC Data from the Valhall Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thurin</w:t>
+                <w:t xml:space="preserve">Effect and Reconstruction of Attenuation in Acoustic FWI - Method and Field Data Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325630v1</w:t>
+                <w:t xml:space="preserve">hal-02325640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect and Reconstruction of Attenuation in Acoustic FWI - Method and Field Data Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishant Kamath</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification With Ensemble-Based FWI - Application to 2D OBC Data from the Valhall Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325640v1</w:t>
+                <w:t xml:space="preserve">hal-02325630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D elastic FWI for land seismic data: a graph space OT approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiguang He</w:t>
+                <w:t xml:space="preserve">Joint FWI for imaging deep structures: A graph-space OT approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1320-1324, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1290-1294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2019-3216485.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2019-3206304.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325580v1</w:t>
+                <w:t xml:space="preserve">hal-02325591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint FWI for imaging deep structures: A graph-space OT approach</w:t>
+                <w:t xml:space="preserve">Combining Approximate Inverse and Joint Full Waveform Inversion for Velocity Model Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1290-1294, </w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2019-3206304.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325591v1</w:t>
+                <w:t xml:space="preserve">hal-02325660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Ensemble Transform Kalman Filter and FWI for Assessing Uncertainties</w:t>
               </w:r>
@@ -14689,90 +14689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of optimal transport based FWI: 3D OBC Valhall case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosius-Marwan Irnaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15053,51 +15053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter full-waveform inversion of data from the Valhall field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15164,278 +15164,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study on 3D frequency-domain anisotropic elastic wave modeling using spectral element method with parallel direct linear solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Li</w:t>
+                <w:t xml:space="preserve">Land Seismic Multi-Parameter FWI in Elastic VTI Media by Simultaneously Interpreting Body Waves and Surface Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2019 annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.3770-3774, </w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2019-3215003.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325586v1</w:t>
+                <w:t xml:space="preserve">hal-02325637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Seismic Multi-Parameter FWI in Elastic VTI Media by Simultaneously Interpreting Body Waves and Surface Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiguang He</w:t>
+                <w:t xml:space="preserve">Feasibility study on 3D frequency-domain anisotropic elastic wave modeling using spectral element method with parallel direct linear solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SEG 2019 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.3770-3774, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2019-3215003.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325637v1</w:t>
+                <w:t xml:space="preserve">hal-02325586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Elastic FWI with a Non-Linear Model Constraint: Application to a Real Complex Onshore Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15515,57 +15515,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Windowing Hierarchy in Multi-Parameter Elastic FWI: 3D Synthetic Foothills Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Data-oriented strategy and Vp/Vs model-constraint for simultaneous Vp and Vs reconstruction in 3D viscoelastic FWI: Application to the SEAM II Foothill dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15577,199 +15577,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Anaheim, CA, United States. pp.1213-1217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2018-2997555.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010697v1</w:t>
+                <w:t xml:space="preserve">hal-02010710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-oriented strategy and Vp/Vs model-constraint for simultaneous Vp and Vs reconstruction in 3D viscoelastic FWI: Application to the SEAM II Foothill dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
+                <w:t xml:space="preserve">3-D Time-Domain VTI Viscoacoustic Full Waveform Inversion: Application to Valhall Field Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Anaheim, CA, United States. pp.1213-1217, </w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2018-2997555.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010710v1</w:t>
+                <w:t xml:space="preserve">hal-02010693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Workflow of Full Waveform Inversion to Process Land Seismic Data: Synthetic Study</w:t>
               </w:r>
@@ -15866,248 +15866,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Time-Domain VTI Viscoacoustic Full Waveform Inversion: Application to Valhall Field Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengliang Yang</w:t>
+                <w:t xml:space="preserve">3x3C Seismic’s Sensitivity Analysis on Near-Surface towards Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosius-Marwan Irnaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">EAGE-HAGI 1st Asia Pacific Meeting on Near Surface Geoscience and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Yogyakarta, Indonesia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201800418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010693v1</w:t>
+                <w:t xml:space="preserve">hal-02010687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3x3C Seismic’s Sensitivity Analysis on Near-Surface towards Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodosius-Marwan Irnaka</w:t>
+                <w:t xml:space="preserve">Data-Windowing Hierarchy in Multi-Parameter Elastic FWI: 3D Synthetic Foothills Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE-HAGI 1st Asia Pacific Meeting on Near Surface Geoscience and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Yogyakarta, Indonesia. </w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201800418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010687v1</w:t>
+                <w:t xml:space="preserve">hal-02010697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Space Optimal Transport Approach for Full Waveform Inversion</w:t>
               </w:r>
@@ -16361,51 +16361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D acoustic/viscoacoustic time-domain FWI of OBC data from the Valhall field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16612,51 +16612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Smoothing Bessel Filter for Finite Element Mesh - Application on 3D Elastic FWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16872,90 +16872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D elastic FWI using a spectral-element method on Cartesian-based mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17104,235 +17104,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble-Based Uncertainty Estimation in Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thurin</w:t>
+                <w:t xml:space="preserve">FWI Alternative Misfit Functions - What Properties Should They Satisfy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009719v1</w:t>
+                <w:t xml:space="preserve">hal-02009715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FWI Alternative Misfit Functions - What Properties Should They Satisfy?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pladys</w:t>
+                <w:t xml:space="preserve">Ensemble-Based Uncertainty Estimation in Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009715v1</w:t>
+                <w:t xml:space="preserve">hal-02009719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Cycle Skipping in FWI - An Optimal Transport Approach</w:t>
               </w:r>
@@ -17721,51 +17721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Hamitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18346,295 +18346,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">Simultaneous GPR Reconstruction of Electrical Conductivity and Permittivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition - Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009483v1</w:t>
+                <w:t xml:space="preserve">hal-02009479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous GPR Reconstruction of Electrical Conductivity and Permittivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition - Workshops</w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009479v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
               </w:r>
@@ -18737,90 +18737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D frequency-domain full-waveform inversion of GPR data: Permittivity and conductivity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18978,542 +18978,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-arrival delayed tomography using 1st and 2nd order adjoint-state method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/segam2014-0987.1⟩</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888491v1</w:t>
+                <w:t xml:space="preserve">hal-01888428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARP-CG: A robust parallel iterative solver for frequency-domain elastic wave modeling, application to the Marmousi2 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3487-3492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2014-1181.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888428v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARP-CG: A robust parallel iterative solver for frequency-domain elastic wave modeling, application to the Marmousi2 model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Li</w:t>
+                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3487-3492, </w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2014-1181.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888486v1</w:t>
+                <w:t xml:space="preserve">hal-01888470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">First-arrival delayed tomography using 1st and 2nd order adjoint-state method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.4757-4762, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2014-0987.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888470v1</w:t>
+                <w:t xml:space="preserve">hal-01888491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Parameter FWI - An Illustration of the Hessian Operator Role for Mitigating Trade-off between Parameter Classes</w:t>
               </w:r>
@@ -19857,420 +19857,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Lithospheric Imaging by Time-Domain Full-Waveform Inversion of Teleseismic Body-Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Masoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">V. Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887705v1</w:t>
+                <w:t xml:space="preserve">hal-04920893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Lithospheric Imaging by Time-Domain Full-Waveform Inversion of Teleseismic Body-Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monteiller</w:t>
+                <w:t xml:space="preserve">Vincent Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Operto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">Clement Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920893v1</w:t>
+                <w:t xml:space="preserve">hal-01888426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Weisbecker</w:t>
+                <w:t xml:space="preserve">Isabella Masoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888426v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des mammites cliniques sur la production laitière, la conductivité électrique du lait et la morphologie des trayons et de la glande mammaire de la vache Holstein</w:t>
               </w:r>
@@ -20381,51 +20381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The truncated Newton using 1st and 2nd order adjoint-state method: a new approach for traveltime tomography without rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20597,51 +20597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of seismic velocities and hypocenter parameters without rays using the truncated Newton and the adjoint-state method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20902,51 +20902,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structures imaging using Full Waveform Inversion: the benefits of the preconditioned truncated Newton method</w:t>
+                <w:t xml:space="preserve">Applying Gauss-Newton and Exact Newton method to Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -20964,97 +20964,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union's 45th annual Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EAGE 2012 - European Association of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944398v1</w:t>
+                <w:t xml:space="preserve">hal-00944435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Gauss-Newton and Exact Newton method to Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Second-order adjoint state methods for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -21072,73 +21072,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2012 - European Association of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1-5</w:t>
+              <w:t xml:space="preserve">EAGE 2012 - 74th European Association of Geoscientists and Engineers Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944435v1</w:t>
+                <w:t xml:space="preserve">hal-00826614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization schemes for Full Waveform Inversion: the preconditioned truncated Newton method</w:t>
               </w:r>
@@ -21235,51 +21235,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order adjoint state methods for Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Complex structures imaging using Full Waveform Inversion: the benefits of the preconditioned truncated Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -21297,73 +21297,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2012 - 74th European Association of Geoscientists and Engineers Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union's 45th annual Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826614v1</w:t>
+                <w:t xml:space="preserve">hal-00944398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The truncated Newton method for Full Waveform Inversion</w:t>
               </w:r>
@@ -21539,90 +21539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization for engine calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EngOpt 2008 -International Conference on Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22225,51 +22225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Haloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.08.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8636-1_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Provenzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandy Adji Fachtony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Boddupalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Oudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050373a1.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2025-0153.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486680v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0760.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0648.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0052.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizia Tarayoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0208.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adriaens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pladys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kamath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0268.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius M Irnaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Pan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac8c91" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Hoe Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0164.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0851.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0922.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0555.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab206f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1114752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Hedjazian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx463" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx493" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0807.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1126126?mobileUi=0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Thu Trinh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tavard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0059.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez-Reyes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Tago" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JB015388" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988500" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wellington" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw262" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pinard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161201002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/11/115008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35121060.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0031.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0082.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0480.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu427" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt528" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu298" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877854" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.05.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935643v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delprat-Jannaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GB37R921-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.06.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK97QF69-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510931" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101210" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101848" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310258" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benziane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310583" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278858v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310427" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278831v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310901" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310564" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210272" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852607v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745692.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852599v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745694.1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep de la Puente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852624v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jaur&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lafor&#234;t" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210274" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852641v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3751342.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210482" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210395" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583286.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583520.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404581v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583678.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3581935.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583318.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583321.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404575v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3577774.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583300.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278135v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901342" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325655v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900870" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900881" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901915" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216485.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325591v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3206304.1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901997" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius-Marwan Irnaka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3212002.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325645v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901534" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325656v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius Marwan Irnaka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hlen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900994" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3211984.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3215003.1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325637v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900876" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325662v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaistre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901344" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010697v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801570" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010710v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997555.1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801376" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801380" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201800418" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010699v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801031" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010705v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997001.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010706v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997017.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009712v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700721" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009723v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700835" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587770.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009734v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17733053.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009719v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601534" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009564v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13870096.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009567v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13685603.1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009503v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Hamitou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5889724.1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009479v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413536" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292611" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888491v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0987.1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888486v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-1181.1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141633" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750053v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935424v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826612v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos Lopez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944398v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944435v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2012-0981.1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826614v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826613v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826617v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655290v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01993831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Haloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.08.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8636-1_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Provenzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandy Adji Fachtony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Boddupalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Oudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050373a1.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2025-0153.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486680v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0760.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0648.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0052.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizia Tarayoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0208.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adriaens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius M Irnaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Pan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab512" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac8c91" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Hoe Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0164.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pladys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kamath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0268.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0851.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0922.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0555.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab206f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1114752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Hedjazian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx463" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx493" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0807.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1126126?mobileUi=0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez-Reyes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Tago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JB015388" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Thu Trinh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tavard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0059.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988500" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wellington" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw262" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/11/115008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pinard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161201002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35121060.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0031.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0082.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0480.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu427" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877854" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763697v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.05.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delprat-Jannaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GB37R921-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.06.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK97QF69-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510931" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410534" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410494" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101848" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310258" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benziane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310583" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278858v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310427" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278831v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310901" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310564" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745692.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep de la Puente" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745694.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210272" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852624v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jaur&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lafor&#234;t" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210274" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852641v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3751342.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210482" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210395" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598708v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112818" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583286.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583520.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404581v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583678.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3581935.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583318.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583321.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404575v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3577774.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583300.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278135v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325655v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900870" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216485.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325640v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901915" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325630v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900881" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325591v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3206304.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901342" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901997" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius-Marwan Irnaka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3212002.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325645v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901534" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325656v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius Marwan Irnaka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hlen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900994" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3211984.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325637v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900876" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3215003.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325662v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaistre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901344" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010710v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997555.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801380" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801376" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010687v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201800418" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801570" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010699v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801031" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010705v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997001.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010706v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997017.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009712v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700721" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009723v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700835" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587770.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009734v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17733053.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009715v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601534" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009564v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13870096.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009567v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13685603.1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009503v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Hamitou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5889724.1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009479v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413536" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292611" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888486v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-1181.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888491v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0987.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141633" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750053v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935424v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826612v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos Lopez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944435v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826614v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2012-0981.1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944398v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826613v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826617v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655290v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01993831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>