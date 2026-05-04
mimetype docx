--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2673,248 +2673,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized adaptive waveform inversion: regularizations for Gabor deconvolution and 3-D field data application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">Robust and efficient waveform-based velocity-model building by optimal transport in the pseudotime domain: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235 (1), pp.448-467. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (2), pp.U49-U70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0208.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278807v1</w:t>
+                <w:t xml:space="preserve">hal-04278787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and efficient waveform-based velocity-model building by optimal transport in the pseudotime domain: Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Provenzano</w:t>
+                <w:t xml:space="preserve">Localized adaptive waveform inversion: regularizations for Gabor deconvolution and 3-D field data application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (2), pp.U49-U70. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (1), pp.448-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0208.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278787v1</w:t>
+                <w:t xml:space="preserve">hal-04278807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner product preconditioned trust-region methods for frequency-domain full waveform inversion</w:t>
               </w:r>
@@ -3115,573 +3115,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D multicomponent full waveform inversion for shallow-seismic target: Ettlingen Line case study</w:t>
+                <w:t xml:space="preserve">Robust full-waveform inversion with graph-space optimal transport: Application to 3D ocean-bottom cable Valhall data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodosius M Irnaka</w:t>
+                <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yudi Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab512⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (3), pp.R261 - R280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0268.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852573v1</w:t>
+                <w:t xml:space="preserve">hal-03852560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of nonlinear anisotropic diffusion filters for seismic imaging using the full waveform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D multicomponent full waveform inversion for shallow-seismic target: Ettlingen Line case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosius M Irnaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac8c91⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.1017-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852555v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully scalable solver for frequency-domain visco-elastic wave equations in 3D heterogeneous media: A controllability approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
+                <w:t xml:space="preserve">On the use of nonlinear anisotropic diffusion filters for seismic imaging using the full waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac8c91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03852539v1</w:t>
+                <w:t xml:space="preserve">hal-03852555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious truncated Newton method for time-domain full waveform inversion based on Fourier-domain full-scattered-field approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">Fully scalable solver for frequency-domain visco-elastic wave equations in 3D heterogeneous media: A controllability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 468, pp.111514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0164.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404395v1</w:t>
+                <w:t xml:space="preserve">hal-03852539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust full-waveform inversion with graph-space optimal transport: Application to 3D ocean-bottom cable Valhall data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pladys</w:t>
+                <w:t xml:space="preserve">Parsimonious truncated Newton method for time-domain full waveform inversion based on Fourier-domain full-scattered-field approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87 (3), pp.R261 - R280. </w:t>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.R123:1-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0268.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0164.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852560v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D multiparameter full-waveform inversion for ocean-bottom seismic data using an efficient fluid–solid coupled spectral-element solver</w:t>
               </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On cycle-skipping and misfit functions modification for full-wave inversion: comparison of five recent approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,287 +5407,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutive Linear Kinematic Source Inversion</w:t>
+                <w:t xml:space="preserve">Efficient time-domain 3D elastic and viscoelastic full-waveform inversion using a spectral-element method on flexible Cartesian-based mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sánchez-Reyes</w:t>
+                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Tago</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Cruz-Atienza</w:t>
+                <w:t xml:space="preserve">Laure Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017JB015388⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (1), pp.R61-R83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2018-0059.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010690v1</w:t>
+                <w:t xml:space="preserve">hal-02010713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient time-domain 3D elastic and viscoelastic full-waveform inversion using a spectral-element method on flexible Cartesian-based mesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Evolutive Linear Kinematic Source Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sánchez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Josue Tago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tavard</w:t>
+                <w:t xml:space="preserve">Victor Cruz-Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (1), pp.R61-R83. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (6), pp.4859-4885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2018-0059.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2017JB015388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010713v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic full waveform inversion based on the homogenization method: theoretical framework and 2-D numerical illustrations</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel smoothing filter for spectral-element mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,542 +6750,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal fourth-order staggered-grid finite-difference scheme for 3D frequency-domain viscoelastic wave modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bo Han</w:t>
+                <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Asnaashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle35020146.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009572v1</w:t>
+                <w:t xml:space="preserve">hal-02009521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2016-0052.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1107 - 1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349119v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
+                <w:t xml:space="preserve">Optimal fourth-order staggered-grid finite-difference scheme for 3D frequency-domain viscoelastic wave modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.1055-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744867v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir Asnaashari</w:t>
+                <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (2), pp.146-150. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.R363-R383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle35020146.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2016-0052.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009521v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SEISCOPE optimization toolbox: A large-scale nonlinear optimization library based on reverse communication</w:t>
               </w:r>
@@ -7613,90 +7613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D frequency-domain elastic wave modeling in complex media with a parallel iterative solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8101,521 +8101,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional permittivity and conductivity imaging by full waveform inversion of multioffset GPR data: a frequency-domain quasi-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.248-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966596v3</w:t>
+                <w:t xml:space="preserve">hal-00944271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART layers: a simple and robust alternative to PML approaches for elastodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu298⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072202v1</w:t>
+                <w:t xml:space="preserve">hal-01966596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART layers: a simple and robust alternative to PML approaches for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Tago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (2), pp.700-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016711v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional permittivity and conductivity imaging by full waveform inversion of multioffset GPR data: a frequency-domain quasi-Newton approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lavoué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (1), pp.248-268. </w:t>
+              <w:t xml:space="preserve">Seismic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944271v1</w:t>
+                <w:t xml:space="preserve">hal-02016711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient three-dimensional acoustic finite-difference frequency-domain seismic modeling in vertical transversely isotropic media with sparse direct solver</w:t>
               </w:r>
@@ -8761,51 +8761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,326 +9122,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The truncated Newton method for Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Strategies for solving index one DAE with non-negative constraints: Application to liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (7), pp.2945-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763730v1</w:t>
+                <w:t xml:space="preserve">hal-00763691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for solving index one DAE with non-negative constraints: Application to liquid-liquid extraction</w:t>
+                <w:t xml:space="preserve">Accounting robustly for instantaneous chemical equilibriums in reactive transport: A numerical method and its application to liquid-liquid extraction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Montarnal</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.039⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763691v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting robustly for instantaneous chemical equilibriums in reactive transport: A numerical method and its application to liquid-liquid extraction modeling</w:t>
+                <w:t xml:space="preserve">The truncated Newton method for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.50-61. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386 (1), pp.012013:1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2012.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763697v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
@@ -10117,521 +10117,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Seismic Acquisition Geometry Optimization based on Wavenumber Sampling Regularity for Target-Oriented Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Abdellaziz</w:t>
+                <w:t xml:space="preserve">Arthur Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410534⟩</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792397v1</w:t>
+                <w:t xml:space="preserve">hal-04792409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D FWI with Reflection Oriented Workflow: Application to CO2 Monitoring at Sleipner Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
+                <w:t xml:space="preserve">3D Seismic Acquisition Geometry Optimization based on Wavenumber Sampling Regularity for Target-Oriented Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Abdellaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouar Romdhane</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2024101210⟩</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792406v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter FWI of broadband data: beyond high resolution images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D FWI with Reflection Oriented Workflow: Application to CO2 Monitoring at Sleipner Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fandy Adji Fachtony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alizia Tarayoun</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2024101210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04792412v1</w:t>
+                <w:t xml:space="preserve">hal-04792406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Grange</w:t>
+                <w:t xml:space="preserve">Multi-parameter FWI of broadband data: beyond high resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Thurin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizia Tarayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202410494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792409v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficient use of HPC ressources: Disaggregation of the full waveform inversion algorithm</w:t>
               </w:r>
@@ -11349,51 +11349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11531,51 +11531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experimental Design in Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Abdellaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11772,711 +11772,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Tokai segment from the integrated high-resolution seismic imaging: A case study from the eastern Nankai Trough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Almeida</w:t>
+                <w:t xml:space="preserve">Nonlinear Anisotropic Diffusion Filters for FWI: Structure Preserving Smoothing and Data Low Frequency Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Houston, United States. pp.1188-1192, </w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/image2022-3745692.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852607v1</w:t>
+                <w:t xml:space="preserve">hal-03852673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Accelerated Computing Towards a Fast and Scalable Seismic Wave Modelling in SEISCOPE SEM46 Code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Structure of the Tokai segment from the integrated high-resolution seismic imaging: A case study from the eastern Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth EAGE High Performance Computing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2022615010⟩</w:t>
+              <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Houston, United States. pp.1188-1192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/image2022-3745692.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852696v1</w:t>
+                <w:t xml:space="preserve">hal-03852607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust localized adaptive waveform inversion: A new regularization for Gabor deconvolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">GPU Accelerated Computing Towards a Fast and Scalable Seismic Wave Modelling in SEISCOPE SEM46 Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep de la Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Houston, United States. pp.972-976, </w:t>
+              <w:t xml:space="preserve">Sixth EAGE High Performance Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/image2022-3745694.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2022615010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852599v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Anisotropic Diffusion Filters for FWI: Structure Preserving Smoothing and Data Low Frequency Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust localized adaptive waveform inversion: A new regularization for Gabor deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Second International Meeting for Applied Geoscience &amp; Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Houston, United States. pp.972-976, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/image2022-3745694.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852673v1</w:t>
+                <w:t xml:space="preserve">hal-03852599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPC Implementations on SEM46: A 3D Modeling and Inversion Code for Anisotropic Visco-Elastic Coupled Acoustic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alizia Tarayoun</w:t>
+                <w:t xml:space="preserve">Parameterization Analysis in Elastic Full-Waveform Inversion of Multi-Component Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth EAGE High Performance Computing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.2022615011⟩</w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852624v1</w:t>
+                <w:t xml:space="preserve">hal-03852657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization Analysis in Elastic Full-Waveform Inversion of Multi-Component Seismic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HPC Implementations on SEM46: A 3D Modeling and Inversion Code for Anisotropic Visco-Elastic Coupled Acoustic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizia Tarayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Sixth EAGE High Performance Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.2022615011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852657v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic full-waveform inversion of 4C ocean-bottom seismic data: Model parameterization analysis</w:t>
               </w:r>
@@ -12709,51 +12709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12781,352 +12781,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D full waveform inversion for ocean-bottom seismic data based on the acoustic-elastic coupled wave-equation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Q estimation by full-waveform inversion: analysis and misfit functions comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t>
+              <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.827-831, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202112818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3583286.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598708v1</w:t>
+                <w:t xml:space="preserve">hal-03404529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q estimation by full-waveform inversion: analysis and misfit functions comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yong</w:t>
+                <w:t xml:space="preserve">Solving Frequency-Domain Elastic Wave Equations via Parallel Controllability Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.827-831, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.2470-2474, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2021-3583286.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3583520.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404529v1</w:t>
+                <w:t xml:space="preserve">hal-03404585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Frequency-Domain Elastic Wave Equations via Parallel Controllability Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jet Hoe Tang</w:t>
+                <w:t xml:space="preserve">3D full waveform inversion for ocean-bottom seismic data based on the acoustic-elastic coupled wave-equation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.2470-2474, </w:t>
+              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2021-3583520.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202112818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404585v1</w:t>
+                <w:t xml:space="preserve">hal-03598708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the graph space optimal transport distance for full waveform inversion</w:t>
               </w:r>
@@ -13929,677 +13929,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph space optimal transport misfit measurement for FWI: auction algorithm, application to the 2D Valhall case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Approximate Inverse and Joint Full Waveform Inversion for Velocity Model Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325655v1</w:t>
+                <w:t xml:space="preserve">hal-02325660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D elastic FWI for land seismic data: a graph space OT approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiguang He</w:t>
+                <w:t xml:space="preserve">A graph space optimal transport misfit measurement for FWI: auction algorithm, application to the 2D Valhall case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1320-1324, </w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2019-3216485.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325580v1</w:t>
+                <w:t xml:space="preserve">hal-02325655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect and Reconstruction of Attenuation in Acoustic FWI - Method and Field Data Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishant Kamath</w:t>
+                <w:t xml:space="preserve">3D elastic FWI for land seismic data: a graph space OT approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1320-1324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2019-3216485.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325640v1</w:t>
+                <w:t xml:space="preserve">hal-02325580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification With Ensemble-Based FWI - Application to 2D OBC Data from the Valhall Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thurin</w:t>
+                <w:t xml:space="preserve">Effect and Reconstruction of Attenuation in Acoustic FWI - Method and Field Data Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325630v1</w:t>
+                <w:t xml:space="preserve">hal-02325640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint FWI for imaging deep structures: A graph-space OT approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubing Li</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification With Ensemble-Based FWI - Application to 2D OBC Data from the Valhall Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1290-1294, </w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2019-3206304.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325591v1</w:t>
+                <w:t xml:space="preserve">hal-02325630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Approximate Inverse and Joint Full Waveform Inversion for Velocity Model Building</w:t>
+                <w:t xml:space="preserve">Joint FWI for imaging deep structures: A graph-space OT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1290-1294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2019-3206304.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325660v1</w:t>
+                <w:t xml:space="preserve">hal-02325591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Ensemble Transform Kalman Filter and FWI for Assessing Uncertainties</w:t>
               </w:r>
@@ -14689,90 +14689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of optimal transport based FWI: 3D OBC Valhall case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosius-Marwan Irnaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14819,51 +14819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Frequency-Domain Elastic Wave Modeling Using Spectral Element Method with a Parallel Direct Linear Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14917,274 +14917,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D 9C Elastic Full Waveform Inversion of Shallow Seismic Wavefields - Case Study Ettlingen Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodosius Marwan Irnaka</w:t>
+                <w:t xml:space="preserve">Multiparameter full-waveform inversion of data from the Valhall field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Pan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900994⟩</w:t>
+              <w:t xml:space="preserve">SEG 2019 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1640-1644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2019-3211984.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325656v1</w:t>
+                <w:t xml:space="preserve">hal-02325600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparameter full-waveform inversion of data from the Valhall field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishant Kamath</w:t>
+                <w:t xml:space="preserve">Towards 3D 9C Elastic Full Waveform Inversion of Shallow Seismic Wavefields - Case Study Ettlingen Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosius Marwan Irnaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pengliang Yang</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Böhlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2019 annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States. pp.1640-1644, </w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2019-3211984.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325600v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Seismic Multi-Parameter FWI in Elastic VTI Media by Simultaneously Interpreting Body Waves and Surface Waves</w:t>
               </w:r>
@@ -15287,51 +15287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study on 3D frequency-domain anisotropic elastic wave modeling using spectral element method with parallel direct linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15391,51 +15391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Elastic FWI with a Non-Linear Model Constraint: Application to a Real Complex Onshore Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15515,57 +15515,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-oriented strategy and Vp/Vs model-constraint for simultaneous Vp and Vs reconstruction in 3D viscoelastic FWI: Application to the SEAM II Foothill dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Data-Windowing Hierarchy in Multi-Parameter Elastic FWI: 3D Synthetic Foothills Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15577,235 +15577,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Anaheim, CA, United States. pp.1213-1217, </w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2018-2997555.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010710v1</w:t>
+                <w:t xml:space="preserve">hal-02010697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Time-Domain VTI Viscoacoustic Full Waveform Inversion: Application to Valhall Field Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengliang Yang</w:t>
+                <w:t xml:space="preserve">Data-oriented strategy and Vp/Vs model-constraint for simultaneous Vp and Vs reconstruction in 3D viscoelastic FWI: Application to the SEAM II Foothill dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Anaheim, CA, United States. pp.1213-1217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2018-2997555.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010693v1</w:t>
+                <w:t xml:space="preserve">hal-02010710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Workflow of Full Waveform Inversion to Process Land Seismic Data: Synthetic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiguang He</w:t>
+                <w:t xml:space="preserve">3-D Time-Domain VTI Viscoacoustic Full Waveform Inversion: Application to Valhall Field Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengliang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15823,291 +15823,291 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010696v1</w:t>
+                <w:t xml:space="preserve">hal-02010693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3x3C Seismic’s Sensitivity Analysis on Near-Surface towards Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodosius-Marwan Irnaka</w:t>
+                <w:t xml:space="preserve">A Practical Workflow of Full Waveform Inversion to Process Land Seismic Data: Synthetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE-HAGI 1st Asia Pacific Meeting on Near Surface Geoscience and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Yogyakarta, Indonesia. </w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201800418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010687v1</w:t>
+                <w:t xml:space="preserve">hal-02010696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Windowing Hierarchy in Multi-Parameter Elastic FWI: 3D Synthetic Foothills Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
+                <w:t xml:space="preserve">3x3C Seismic’s Sensitivity Analysis on Near-Surface towards Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosius-Marwan Irnaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">EAGE-HAGI 1st Asia Pacific Meeting on Near Surface Geoscience and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Yogyakarta, Indonesia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201800418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010697v1</w:t>
+                <w:t xml:space="preserve">hal-02010687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Space Optimal Transport Approach for Full Waveform Inversion</w:t>
               </w:r>
@@ -16361,51 +16361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D acoustic/viscoacoustic time-domain FWI of OBC data from the Valhall field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16612,51 +16612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Smoothing Bessel Filter for Finite Element Mesh - Application on 3D Elastic FWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16872,90 +16872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D elastic FWI using a spectral-element method on Cartesian-based mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Thu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17110,51 +17110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWI Alternative Misfit Functions - What Properties Should They Satisfy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17721,51 +17721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Hamitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17819,377 +17819,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009481v1</w:t>
+                <w:t xml:space="preserve">hal-02009506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miniussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">N. Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009506v1</w:t>
+                <w:t xml:space="preserve">hal-02009481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain seismic modeling with a Parallel BLR multifrontal direct solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.3606-3611</w:t>
@@ -18218,103 +18218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D frequency-domain full-waveform inversion of ocean-bottom cable data with sparse block low-rank direct solver: a real data case study from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1303-1308, </w:t>
@@ -18499,51 +18499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18978,845 +18978,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-arrival delayed tomography using 1st and 2nd order adjoint-state method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.4757-4762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2014-0987.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888428v1</w:t>
+                <w:t xml:space="preserve">hal-01888491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARP-CG: A robust parallel iterative solver for frequency-domain elastic wave modeling, application to the Marmousi2 model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Li</w:t>
+                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3487-3492, </w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2014-1181.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888486v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">CARP-CG: A robust parallel iterative solver for frequency-domain elastic wave modeling, application to the Marmousi2 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3487-3492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2014-1181.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888470v1</w:t>
+                <w:t xml:space="preserve">hal-01888486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-arrival delayed tomography using 1st and 2nd order adjoint-state method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
+                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.4757-4762, </w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2014-0987.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888491v1</w:t>
+                <w:t xml:space="preserve">hal-01888470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Parameter FWI - An Illustration of the Hessian Operator Role for Mitigating Trade-off between Parameter Classes</w:t>
+                <w:t xml:space="preserve">SMART: Robust absorbing layer and S-waves filtering for acoustic anisotropic wave simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Saint Petersburg International Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Saint Petersburg, Russia. </w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3417-3421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2014-0860.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887702v1</w:t>
+                <w:t xml:space="preserve">hal-01888489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: Robust absorbing layer and S-waves filtering for acoustic anisotropic wave simulation</w:t>
+                <w:t xml:space="preserve">Multi-Parameter FWI - An Illustration of the Hessian Operator Role for Mitigating Trade-off between Parameter Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3417-3421, </w:t>
+              <w:t xml:space="preserve">6th Saint Petersburg International Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Saint Petersburg, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2014-0860.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888489v1</w:t>
+                <w:t xml:space="preserve">hal-01887702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Parallel Iterative Solver for Frequency-domain Elastic Wave Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19988,64 +19988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20381,51 +20381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The truncated Newton using 1st and 2nd order adjoint-state method: a new approach for traveltime tomography without rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20597,51 +20597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of seismic velocities and hypocenter parameters without rays using the truncated Newton and the adjoint-state method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20902,51 +20902,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Gauss-Newton and Exact Newton method to Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Complex structures imaging using Full Waveform Inversion: the benefits of the preconditioned truncated Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -20964,97 +20964,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2012 - European Association of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1-5</w:t>
+              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union's 45th annual Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944435v1</w:t>
+                <w:t xml:space="preserve">hal-00944398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order adjoint state methods for Full Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Applying Gauss-Newton and Exact Newton method to Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -21072,298 +21072,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2012 - 74th European Association of Geoscientists and Engineers Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">EAGE 2012 - European Association of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826614v1</w:t>
+                <w:t xml:space="preserve">hal-00944435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization schemes for Full Waveform Inversion: the preconditioned truncated Newton method</w:t>
+                <w:t xml:space="preserve">Second-order adjoint state methods for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAGE 2012 - 74th European Association of Geoscientists and Engineers Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944411v1</w:t>
+                <w:t xml:space="preserve">hal-00826614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structures imaging using Full Waveform Inversion: the benefits of the preconditioned truncated Newton method</w:t>
+                <w:t xml:space="preserve">Optimization schemes for Full Waveform Inversion: the preconditioned truncated Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union's 45th annual Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Las Vegas, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2012-0981.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944398v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The truncated Newton method for Full Waveform Inversion</w:t>
               </w:r>
@@ -22225,51 +22225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Haloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.08.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8636-1_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Provenzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandy Adji Fachtony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Boddupalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Oudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050373a1.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2025-0153.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486680v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0760.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0648.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0052.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizia Tarayoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0208.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adriaens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius M Irnaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Pan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab512" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac8c91" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Hoe Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0164.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pladys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kamath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0268.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0851.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0922.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0555.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab206f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1114752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Hedjazian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx463" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx493" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0807.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1126126?mobileUi=0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez-Reyes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Tago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JB015388" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Thu Trinh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tavard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0059.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988500" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wellington" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw262" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/11/115008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pinard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161201002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35121060.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0031.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0082.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0480.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu427" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877854" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763697v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.05.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delprat-Jannaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GB37R921-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.06.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK97QF69-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510931" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410534" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410494" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101848" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310258" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benziane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310583" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278858v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310427" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278831v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310901" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310564" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745692.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep de la Puente" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745694.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210272" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852624v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jaur&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lafor&#234;t" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210274" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852641v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3751342.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210482" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210395" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598708v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112818" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583286.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583520.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404581v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583678.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3581935.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583318.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583321.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404575v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3577774.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583300.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278135v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325655v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900870" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216485.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325640v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901915" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325630v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900881" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325591v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3206304.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901342" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901997" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius-Marwan Irnaka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3212002.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325645v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901534" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325656v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius Marwan Irnaka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hlen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900994" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3211984.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325637v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900876" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3215003.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325662v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaistre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901344" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010710v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997555.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801380" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801376" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010687v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201800418" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801570" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010699v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801031" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010705v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997001.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010706v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997017.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009712v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700721" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009723v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700835" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587770.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009734v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17733053.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009715v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601534" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009564v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13870096.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009567v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13685603.1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009503v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Hamitou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5889724.1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009479v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413536" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292611" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888486v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-1181.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888491v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0987.1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141633" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750053v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935424v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826612v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos Lopez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944435v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826614v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2012-0981.1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944398v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826613v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826617v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655290v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01993831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Haloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.08.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8636-1_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Provenzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandy Adji Fachtony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Boddupalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Oudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050373a1.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2025-0153.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486680v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0760.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0648.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2023-0052.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizia Tarayoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0208.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adriaens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pladys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kamath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0268.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius M Irnaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Pan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac8c91" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Hoe Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0164.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0851.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0922.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0555.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab206f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1114752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Hedjazian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx463" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx493" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0807.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1126126?mobileUi=0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Thu Trinh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tavard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0059.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez-Reyes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Tago" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JB015388" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988500" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wellington" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw262" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/11/115008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pinard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161201002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35121060.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0031.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0082.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0480.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu427" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lavou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt528" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu298" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877854" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2012.05.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delprat-Jannaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GB37R921-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.06.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK97QF69-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510931" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdellaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101210" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792412v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410494" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101848" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310258" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benziane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310583" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278858v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310427" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278831v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310901" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310564" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210272" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852607v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745692.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep de la Puente" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3745694.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210274" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852624v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jaur&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lafor&#234;t" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2022615011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852641v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/image2022-3751342.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210482" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210395" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583286.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583520.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404581v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583678.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3581935.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583318.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583321.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404575v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3577774.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583300.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278135v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901342" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325655v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900870" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325580v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216485.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901915" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325630v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900881" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325591v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3206304.1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901997" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius-Marwan Irnaka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3212002.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325645v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901534" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3211984.1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosius Marwan Irnaka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hlen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900994" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325637v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900876" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3215003.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325662v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaistre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901344" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010697v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801570" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010710v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997555.1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010693v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801380" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010696v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801376" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201800418" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010699v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801031" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010705v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997001.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010706v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2997017.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009712v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700721" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009723v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700835" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587770.1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009734v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17733053.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009715v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601534" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009564v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13870096.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009567v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13685603.1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009503v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Hamitou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5889724.1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009479v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413536" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2015.7292611" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888491v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0987.1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888486v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-1181.1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141633" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750053v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935424v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826612v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castellanos Lopez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944398v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944435v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826614v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944411v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2012-0981.1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826613v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826617v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655290v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01993831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>