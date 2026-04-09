--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -754,260 +754,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
+                <w:t xml:space="preserve">Between determinism and social choice: prehistoric and protohistoric insights. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Laforêt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409312v1</w:t>
+                <w:t xml:space="preserve">hal-05042320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between determinism and social choice: prehistoric and protohistoric insights. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (1)</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042320v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale and regional demographic responses to climatic changes in Europe during the Final Palaeolithic</w:t>
               </w:r>
@@ -2439,186 +2439,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03031711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières sociétés aziliennes : nouvelle lecture de la genèse du phénomène d’azilianisation dans les Alpes du Nord à partir des deux niveaux d’occupation de l’abri de La Fru (Saint-Christophe-la-Grotte, Savoie)</w:t>
+                <w:t xml:space="preserve">Magdalenian pioneers in the northern French Alps, 17 000 cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (336), pp.384-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00049012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393162v1</w:t>
+                <w:t xml:space="preserve">hal-03393201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalenian pioneers in the northern French Alps, 17 000 cal BP</w:t>
+                <w:t xml:space="preserve">Les premières sociétés aziliennes : nouvelle lecture de la genèse du phénomène d’azilianisation dans les Alpes du Nord à partir des deux niveaux d’occupation de l’abri de La Fru (Saint-Christophe-la-Grotte, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.657-689</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03393201v1</w:t>
+                <w:t xml:space="preserve">hal-03393162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête autour des lames tranchantes de l’Azilien ancien. Le cas du niveau inférieur du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
               </w:r>
@@ -3549,449 +3549,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From one camp to another. First results of a comparative techno-economic analysis of the Federmesser-Gruppen lithic industries from the Central Rhineland</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paléolithique supérieur dans le sud du bassin parisien à la lumière des découvertes récentes : faits attendus, faits nouveaux»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Djemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Final Palaeolithic of Northern Eurasia Proceedings of the Amersfoort, Schleswig and Burgos UISPP Commission Meetings</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-135, 2019, Schriften des Museums für Archäologie Schloss Gottorf - Ergänzungsreihe, 978-3-86935-363-0</w:t>
+              <w:t xml:space="preserve">Préhistoire de la France centrale", actes du colloque interrégional de Montluçon (Allier), 19 novembre 2016, Montluçon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Cercle Archéologique de Montluçon et sa région, pp.49-72, 2019, Etudes archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896293v1</w:t>
+                <w:t xml:space="preserve">halshs-03031744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reconstruction of the techno-economic variability of the Ahrensburgian in Schleswig-Holstein</w:t>
+                <w:t xml:space="preserve">The ahrensburgian revisited. techno-economic variability documented by several settlements from northernmost Germany (teltwisch, alt duvenstet, kleine nordende)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Société préhistorique française. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Fagnart; L. Mevel; B. Valentin; M.-J. Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, , pp.433-453, 2019, Congrès Préhistorique de France, 978-2-913-745-79-7</w:t>
+              <w:t xml:space="preserve">L’europe du nord-ouest autour de 9 600 cal. b.c. : quels changements ?, actes du xxviiie congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898895v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paléolithique supérieur dans le sud du bassin parisien à la lumière des découvertes récentes : faits attendus, faits nouveaux»</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasser Djemmali</w:t>
+                <w:t xml:space="preserve">Towards a reconstruction of the techno-economic variability of the Ahrensburgian in Schleswig-Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alilaire</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inger Marie Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de la France centrale", actes du colloque interrégional de Montluçon (Allier), 19 novembre 2016, Montluçon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Cercle Archéologique de Montluçon et sa région, pp.49-72, 2019, Etudes archéologiques</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, , pp.433-453, 2019, Congrès Préhistorique de France, 978-2-913-745-79-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03031744v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ahrensburgian revisited. techno-economic variability documented by several settlements from northernmost Germany (teltwisch, alt duvenstet, kleine nordende)</w:t>
+                <w:t xml:space="preserve">From one camp to another. First results of a comparative techno-economic analysis of the Federmesser-Gruppen lithic industries from the Central Rhineland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">J. P. Fagnart; L. Mevel; B. Valentin; M.-J. Weber. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berit Valentin Eriksen; Eelco Rensink; Susan Harris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’europe du nord-ouest autour de 9 600 cal. b.c. : quels changements ?, actes du xxviiie congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019</w:t>
+              <w:t xml:space="preserve">The Final Palaeolithic of Northern Eurasia Proceedings of the Amersfoort, Schleswig and Burgos UISPP Commission Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-135, 2019, Schriften des Museums für Archäologie Schloss Gottorf - Ergänzungsreihe, 978-3-86935-363-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033699v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Daten zum Jüngeren Magdalénien im Elsass. Die Fundstellen von Morschwiller-le-Bas und von Wolschwiller (dép. Haut-Rhin, Frankreich)</w:t>
               </w:r>
@@ -4303,341 +4303,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les montagnes, terres d’abondance</w:t>
+                <w:t xml:space="preserve">L’azilien récent du locus b des Pinelles à Prigonrieux (Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">N. Teyssandier; S. Thiébault. </w:t>
+                <w:t xml:space="preserve">E. Ihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-J. Cleyet-Merle; P. Bonnet-Jacquement; A. Averbouh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-histoires. La conquête des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi-CNRS, pp.96-113, 2018</w:t>
+              <w:t xml:space="preserve">L’aquitaine à la fin des temps glaciaires - aquitaine at the end of the ice age. les sociétés de la transition du paléolithique final au début du mésolithique dans l’espace nord aquitain. actes de la table ronde organisée en hommage à guy célérier, les eyzies-de-tayac, 24-26 juin 2015. Paléo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° spécial, pp.147-152, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034058v1</w:t>
+                <w:t xml:space="preserve">halshs-03033725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le closeau reloaded. actualités et perspectives autour des occupations aziliennes du closeau (rueil-malmaison, hauts-de-seine)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">J.-J Cleyet-Merle; P. Bonnet-Jacquement; A. Averbouh. </w:t>
+                <w:t xml:space="preserve">Les montagnes, terres d’abondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Teyssandier; S. Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aquitaine à la fin des temps glaciaires - aquitaine at the end of the ice age. les sociétés de la transition du paléolithique final au début du mésolithique dans l’espace nord aquitain. actes de la table ronde organisée en hommage à guy célérier, les eyzies-de-tayac, 24-26 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paléo n° spécial 2018, pp.203-214, 2018</w:t>
+              <w:t xml:space="preserve">Pré-histoires. La conquête des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi-CNRS, pp.96-113, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023790v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’azilien récent du locus b des Pinelles à Prigonrieux (Dordogne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le closeau reloaded. actualités et perspectives autour des occupations aziliennes du closeau (rueil-malmaison, hauts-de-seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">J.-J. Cleyet-Merle; P. Bonnet-Jacquement; A. Averbouh. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-J Cleyet-Merle; P. Bonnet-Jacquement; A. Averbouh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aquitaine à la fin des temps glaciaires - aquitaine at the end of the ice age. les sociétés de la transition du paléolithique final au début du mésolithique dans l’espace nord aquitain. actes de la table ronde organisée en hommage à guy célérier, les eyzies-de-tayac, 24-26 juin 2015. Paléo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n° spécial, pp.147-152, 2018</w:t>
+              <w:t xml:space="preserve">L’aquitaine à la fin des temps glaciaires - aquitaine at the end of the ice age. les sociétés de la transition du paléolithique final au début du mésolithique dans l’espace nord aquitain. actes de la table ronde organisée en hommage à guy célérier, les eyzies-de-tayac, 24-26 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paléo n° spécial 2018, pp.203-214, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033725v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03023790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans après allain et al., que sont devenus les gisements de référence ?</w:t>
               </w:r>
@@ -6006,237 +6006,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Boris</w:t>
+                <w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906636v1</w:t>
+                <w:t xml:space="preserve">halshs-03914852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914852v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dernier maximum glaciaire à l'optimum climatique dans le Bassin parisien et ses marges Habitats, sociétés et environnements</w:t>
               </w:r>
@@ -6291,119 +6291,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t>
+                <w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034392v1</w:t>
+                <w:t xml:space="preserve">halshs-03914824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
               </w:r>
@@ -6475,119 +6475,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914824v1</w:t>
+                <w:t xml:space="preserve">halshs-03034392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de la Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Rapport de PCR de l’année 2019</w:t>
               </w:r>
@@ -7083,211 +7083,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034384v1</w:t>
+                <w:t xml:space="preserve">halshs-03914813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914813v1</w:t>
+                <w:t xml:space="preserve">halshs-03034384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final d’activité : Projet 2ARC</w:t>
               </w:r>
@@ -7684,51 +7684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières du Bassin parisien : les silex cénozoïques d’Ile-de-France. Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7879,209 +7879,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges lithiques de la grotte Blénien : les données des campagnes 2017-2019». S. Griselin (dir.), La grotte Blénien (Wolschwiller, Haut-Rhin), rapport de fouille</w:t>
+                <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2019</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034282v1</w:t>
+                <w:t xml:space="preserve">halshs-03033825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
+                <w:t xml:space="preserve">Les vestiges lithiques de la grotte Blénien : les données des campagnes 2017-2019». S. Griselin (dir.), La grotte Blénien (Wolschwiller, Haut-Rhin), rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2019</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033825v1</w:t>
+                <w:t xml:space="preserve">halshs-03034282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport de PCR</w:t>
+                <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
@@ -8092,75 +8092,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033834v1</w:t>
+                <w:t xml:space="preserve">halshs-03033815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
+                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
@@ -8171,51 +8171,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033815v1</w:t>
+                <w:t xml:space="preserve">halshs-03033834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
               </w:r>
@@ -8965,228 +8965,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go east – a work meeting in Warsaw dedicated to the Polish Upper and Late Palaeolithic. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] SRA région Centre. 2017, pp.149-154</w:t>
+                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements Rapport 2017 Ludovic MEVEL et Sylvain GRISELIN (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; INRAP; Ministère de la culture et de la communication. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034413v1</w:t>
+                <w:t xml:space="preserve">hal-01952374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements Rapport 2017 Ludovic MEVEL et Sylvain GRISELIN (dir.)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; INRAP; Ministère de la culture et de la communication. 2017</w:t>
+                <w:t xml:space="preserve">Go east – a work meeting in Warsaw dedicated to the Polish Upper and Late Palaeolithic. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ciepielewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Grużdź</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] SRA région Centre. 2017, pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952374v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le meilleur des deux mondes. Environnements et sociétés du Dernier maximum glaciaire à l’Holocène. S. Griselin et L. Mevel, PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements</w:t>
               </w:r>
@@ -9284,333 +9284,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033799v1</w:t>
+                <w:t xml:space="preserve">hal-01618697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t>
+                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03034185v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; INRAP. 2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618697v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations magdaléniennes et aziliennes de l’abri des Douattes (Musièges - Haute-Savoie). Rapport de fouille programmée</w:t>
               </w:r>
@@ -10743,73 +10743,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
@@ -10868,116 +10868,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last hunter-gatherer societies of the Paris basin (and beyond): New data and insights on evolutionary models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11166,51 +11166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,51 +11291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Azilien récent comme prélude au Mésolithique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11386,51 +11386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13531,151 +13531,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'industrie lithique présumée aurignacienne du site de Nesles-les-Closeaux.</w:t>
+                <w:t xml:space="preserve">Les séries lithiques du Paléolithique supérieur du Bassin parisien du Musée des antiquités nationales : état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00169139v1</w:t>
+                <w:t xml:space="preserve">halshs-00169138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries lithiques du Paléolithique supérieur du Bassin parisien du Musée des antiquités nationales : état des connaissances</w:t>
+                <w:t xml:space="preserve">Analyse de l'industrie lithique présumée aurignacienne du site de Nesles-les-Closeaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00169138v1</w:t>
+                <w:t xml:space="preserve">halshs-00169139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13843,77 +13843,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Determinism and Social Choice: Prehistoric and Protohistoric Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122 (1), pp.4-123, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14202,51 +14202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobkovoak-Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Grimm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Sobkowiak-Tabaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Arts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matzig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Lop&#233;z de Pablo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.10136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02500-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-85WXCPXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F406C6BB6E7E6F86EEED301531AC750A8F7ED2B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Berg-Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-ludwig.de/the-final-palaeolithic-of-northern-eurasia.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Berg-Hansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alilaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ihuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034413v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciepielewska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gru&#380;d&#378;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01618697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dalphinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mevel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malgarini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022937v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fornage-Bontemps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobkovoak-Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Grimm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Sobkowiak-Tabaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Arts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matzig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Lop&#233;z de Pablo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.10136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02500-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-85WXCPXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F406C6BB6E7E6F86EEED301531AC750A8F7ED2B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Berg-Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alilaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Berg-Hansen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-ludwig.de/the-final-palaeolithic-of-northern-eurasia.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ihuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciepielewska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gru&#380;d&#378;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01618697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dalphinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mevel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malgarini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022937v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fornage-Bontemps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169138v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169139v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>