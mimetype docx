--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -754,260 +754,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between determinism and social choice: prehistoric and protohistoric insights. Introduction</w:t>
+                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (1)</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042320v1</w:t>
+                <w:t xml:space="preserve">hal-05409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Between determinism and social choice: prehistoric and protohistoric insights. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Laforêt</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mordant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409312v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale and regional demographic responses to climatic changes in Europe during the Final Palaeolithic</w:t>
               </w:r>
@@ -2439,186 +2439,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03031711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalenian pioneers in the northern French Alps, 17 000 cal BP</w:t>
+                <w:t xml:space="preserve">Les premières sociétés aziliennes : nouvelle lecture de la genèse du phénomène d’azilianisation dans les Alpes du Nord à partir des deux niveaux d’occupation de l’abri de La Fru (Saint-Christophe-la-Grotte, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.657-689</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393201v1</w:t>
+                <w:t xml:space="preserve">hal-03393162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières sociétés aziliennes : nouvelle lecture de la genèse du phénomène d’azilianisation dans les Alpes du Nord à partir des deux niveaux d’occupation de l’abri de La Fru (Saint-Christophe-la-Grotte, Savoie)</w:t>
+                <w:t xml:space="preserve">Magdalenian pioneers in the northern French Alps, 17 000 cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (336), pp.384-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00049012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393162v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête autour des lames tranchantes de l’Azilien ancien. Le cas du niveau inférieur du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
               </w:r>
@@ -3402,596 +3402,596 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">C. Montoya; J. P. Fagnart; J. L. Locht. </w:t>
+                <w:t xml:space="preserve">Inger Marie Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : Mobilités, Climats et Identités Culturelles, actes du 28e Congrès préhistorique de France (Amiens, 30 mai – 4 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, , pp.433-453, 2019, Congrès Préhistorique de France, 978-2-913-745-79-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033715v1</w:t>
+                <w:t xml:space="preserve">hal-03898895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">from one camp to another. first results of a comparative techno-economic analysis of the federmesser-gruppen lithic industries from the central rhineland</w:t>
+                <w:t xml:space="preserve">From one camp to another. First results of a comparative techno-economic analysis of the Federmesser-Gruppen lithic industries from the Central Rhineland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">B. V. Eriksen; E. Rensink; S. K. Harris. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berit Valentin Eriksen; Eelco Rensink; Susan Harris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the amersfoort and schleswig meetings of the uispp commission for "the final palaeolithic of northern eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Untersuchungen und materialien zur steinzeit in schleswig-holstein und im ostseeraum, pp.105-136, 2019</w:t>
+              <w:t xml:space="preserve">The Final Palaeolithic of Northern Eurasia Proceedings of the Amersfoort, Schleswig and Burgos UISPP Commission Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-135, 2019, Schriften des Museums für Archäologie Schloss Gottorf - Ergänzungsreihe, 978-3-86935-363-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033688v1</w:t>
+                <w:t xml:space="preserve">hal-02896293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paléolithique supérieur dans le sud du bassin parisien à la lumière des découvertes récentes : faits attendus, faits nouveaux»</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasser Djemmali</w:t>
+                <w:t xml:space="preserve">Towards a reconstruction of the techno-economic variability of the Ahrensburgian in Schleswig-Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alilaire</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Montoya; J. P. Fagnart; J. L. Locht. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de la France centrale", actes du colloque interrégional de Montluçon (Allier), 19 novembre 2016, Montluçon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Cercle Archéologique de Montluçon et sa région, pp.49-72, 2019, Etudes archéologiques</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : Mobilités, Climats et Identités Culturelles, actes du 28e Congrès préhistorique de France (Amiens, 30 mai – 4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03031744v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ahrensburgian revisited. techno-economic variability documented by several settlements from northernmost Germany (teltwisch, alt duvenstet, kleine nordende)</w:t>
+                <w:t xml:space="preserve">from one camp to another. first results of a comparative techno-economic analysis of the federmesser-gruppen lithic industries from the central rhineland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">J. P. Fagnart; L. Mevel; B. Valentin; M.-J. Weber. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. V. Eriksen; E. Rensink; S. K. Harris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’europe du nord-ouest autour de 9 600 cal. b.c. : quels changements ?, actes du xxviiie congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019</w:t>
+              <w:t xml:space="preserve">Proceedings of the amersfoort and schleswig meetings of the uispp commission for "the final palaeolithic of northern eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Untersuchungen und materialien zur steinzeit in schleswig-holstein und im ostseeraum, pp.105-136, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033699v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reconstruction of the techno-economic variability of the Ahrensburgian in Schleswig-Holstein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+                <w:t xml:space="preserve">Le paléolithique supérieur dans le sud du bassin parisien à la lumière des découvertes récentes : faits attendus, faits nouveaux»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Marie Berg-Hansen</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Alilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, , pp.433-453, 2019, Congrès Préhistorique de France, 978-2-913-745-79-7</w:t>
+              <w:t xml:space="preserve">Préhistoire de la France centrale", actes du colloque interrégional de Montluçon (Allier), 19 novembre 2016, Montluçon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Cercle Archéologique de Montluçon et sa région, pp.49-72, 2019, Etudes archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898895v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03031744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From one camp to another. First results of a comparative techno-economic analysis of the Federmesser-Gruppen lithic industries from the Central Rhineland</w:t>
+                <w:t xml:space="preserve">The ahrensburgian revisited. techno-economic variability documented by several settlements from northernmost Germany (teltwisch, alt duvenstet, kleine nordende)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Berit Valentin Eriksen; Eelco Rensink; Susan Harris. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Fagnart; L. Mevel; B. Valentin; M.-J. Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Final Palaeolithic of Northern Eurasia Proceedings of the Amersfoort, Schleswig and Burgos UISPP Commission Meetings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’europe du nord-ouest autour de 9 600 cal. b.c. : quels changements ?, actes du xxviiie congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verlag Ludwig</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02896293v1</w:t>
+                <w:t xml:space="preserve">halshs-03033699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Daten zum Jüngeren Magdalénien im Elsass. Die Fundstellen von Morschwiller-le-Bas und von Wolschwiller (dép. Haut-Rhin, Frankreich)</w:t>
               </w:r>
@@ -5449,207 +5449,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334699v1</w:t>
+                <w:t xml:space="preserve">halshs-03914848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914848v1</w:t>
+                <w:t xml:space="preserve">hal-04334699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t>
               </w:r>
@@ -6291,51 +6291,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
+                <w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
@@ -6359,235 +6359,235 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914824v1</w:t>
+                <w:t xml:space="preserve">halshs-03914826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914826v1</w:t>
+                <w:t xml:space="preserve">halshs-03034392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t>
+                <w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034392v1</w:t>
+                <w:t xml:space="preserve">halshs-03914824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de la Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Rapport de PCR de l’année 2019</w:t>
               </w:r>
@@ -7684,51 +7684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières du Bassin parisien : les silex cénozoïques d’Ile-de-France. Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,130 +8037,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033815v1</w:t>
+                <w:t xml:space="preserve">halshs-03034203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport de PCR</w:t>
+                <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
@@ -8171,143 +8184,130 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033834v1</w:t>
+                <w:t xml:space="preserve">halshs-03033815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034203v1</w:t>
+                <w:t xml:space="preserve">halshs-03033834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan 2018</w:t>
               </w:r>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go east – a work meeting in Warsaw dedicated to the Polish Upper and Late Palaeolithic. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,451 +9166,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le meilleur des deux mondes. Environnements et sociétés du Dernier maximum glaciaire à l’Holocène. S. Griselin et L. Mevel, PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie d'Île de France. 2016</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034080v1</w:t>
+                <w:t xml:space="preserve">halshs-03033799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; INRAP. 2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618697v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+                <w:t xml:space="preserve">Le meilleur des deux mondes. Environnements et sociétés du Dernier maximum glaciaire à l’Holocène. S. Griselin et L. Mevel, PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Henri</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie d'Île de France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033799v1</w:t>
+                <w:t xml:space="preserve">halshs-03034080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; INRAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-03034185v1</w:t>
+                <w:t xml:space="preserve">hal-01618697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations magdaléniennes et aziliennes de l’abri des Douattes (Musièges - Haute-Savoie). Rapport de fouille programmée</w:t>
               </w:r>
@@ -10380,51 +10380,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10743,73 +10743,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
@@ -10868,116 +10868,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last hunter-gatherer societies of the Paris basin (and beyond): New data and insights on evolutionary models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,953 +11022,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Move or stay put – Two distinct metapopulation responses to environmental degradation during the Gravettian and Late Palaeolithic at their ecological margins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Arrizabalaga</w:t>
+                <w:t xml:space="preserve">Revisiting the Last Glacial-Interglacial Transition in Europe: a new expert-sourced macro-archaeological dataset and some first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumon Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Matzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crombé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hugo Obermaier Tagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hugo Obermaier Society, Apr 2023, Aarhus (Danemark), Denmark</w:t>
+              <w:t xml:space="preserve">ESHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299274v1</w:t>
+                <w:t xml:space="preserve">mnhn-05587782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Move or stay put – Two distinct metapopulation responses to environmental degradation during the Gravettian and Late Palaeolithic at their ecological margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Hugo Obermaier Tagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugo Obermaier Society, Apr 2023, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901890v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Azilien récent comme prélude au Mésolithique?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Griselin, Ludovic Mevel, Bénédicte Souffi, Colas Guéret, Hans Vandendriessche, Alexandre Deseine; Société Préhistorique française, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901798v1</w:t>
+                <w:t xml:space="preserve">hal-03901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Azilien récent comme prélude au Mésolithique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">La variabilité des productions lithiques au Mésolithique : bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Griselin, Ludovic Mevel, Bénédicte Souffi, Colas Guéret, Hans Vandendriessche, Alexandre Deseine; Société Préhistorique française, Oct 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875642v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural territories or shared territories? Late Glacial social networks between Rhine and Rhône (15.000-13.000 CalBP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+                <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EN MOUVEMENT / ON THE MOVE / IN BEWEGUNG / Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen / Mobility of people, objects and ideas during the European upper Paleolithic / Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française; Hugo Obermaier Society, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314349v1</w:t>
+                <w:t xml:space="preserve">hal-03875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du programme de recherche et des archives scientifiques du site préhistorique d’Arcy-sur-Cure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural territories or shared territories? Late Glacial social networks between Rhine and Rhône (15.000-13.000 CalBP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Projets scientifiques, culturels et/ou documentaires avec Omeka », Journées Omeka 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">EN MOUVEMENT / ON THE MOVE / IN BEWEGUNG / Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen / Mobility of people, objects and ideas during the European upper Paleolithic / Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française; Hugo Obermaier Society, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313038v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From function to socio-economical organization. New research on the late Azilian site of Le Closeau.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valorisation du programme de recherche et des archives scientifiques du site préhistorique d’Arcy-sur-Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Magnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Macgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Open Workshop 2019, Socio-Environmental Dynamics over the Last 15,000 Years: The Creation of Landscapes VI, Session 2: Transformation as a human response to climate and environmental change?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">« Projets scientifiques, culturels et/ou documentaires avec Omeka », Journées Omeka 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310609v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée de Comarque (Eyzies de Tayac Sireuil, Dordogne) : horizons de recherche et perspectives scientifiques de l'étude de l'art pariétal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From function to socio-economical organization. New research on the late Azilian site of Le Closeau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Open Workshop 2019, Socio-Environmental Dynamics over the Last 15,000 Years: The Creation of Landscapes VI, Session 2: Transformation as a human response to climate and environmental change?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252465v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12027,685 +12027,810 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">La grotte ornée de Comarque (Eyzies de Tayac Sireuil, Dordogne) : horizons de recherche et perspectives scientifiques de l'étude de l'art pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t>
+              <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914894v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans après Allain et al., que sont devenus les gisements de référence ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+                <w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paillet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t>
+              <w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081427v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés magdaléniennes des Alpes du Nord françaises et le Jura méridional (15 000-12 000 BP) : perspectives culturelles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trente ans après Allain et al., que sont devenus les gisements de référence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.463-485</w:t>
+              <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836176v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Magdalénien de la grotte Grappin à Arlay (Jura). 1913 - 2013 : bilan d'un siècle de recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+                <w:t xml:space="preserve">Les sociétés magdaléniennes des Alpes du Nord françaises et le Jura méridional (15 000-12 000 BP) : perspectives culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bereiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Aubert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SPF " L'Essor du Magdalénien"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Besançon et Arlay, France. sous presse</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.463-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01022937v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au carrefour des influences culturelles ? Les industries lithiques de la fin du Tardiglaciaire entre Alpes du Nord et Jura, 13500-9500 cal. BP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+                <w:t xml:space="preserve">Le Magdalénien de la grotte Grappin à Arlay (Jura). 1913 - 2013 : bilan d'un siècle de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fornage-Bontemps</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.45-82</w:t>
+              <w:t xml:space="preserve">Journées SPF " L'Essor du Magdalénien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Besançon et Arlay, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836191v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01022937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au carrefour des influences culturelles ? Les industries lithiques de la fin du Tardiglaciaire entre Alpes du Nord et Jura, 13500-9500 cal. BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fornage-Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bereiziat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.45-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel(s) modèle(s) pour le peuplement et l'azilianisation des Alpes du nord : Quelques éléments de réponses à partir des stratégies d'acquisition en matières premières lithiques et leur exploitation pendant le tardiglaciaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques – Colloque 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12715,51 +12840,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDR &amp;quot;Silex&amp;quot; : Un réseau scientifique au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12818,113 +12943,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Arcy-sur-Cure : des données scientifiques à leur valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Magnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12943,51 +13068,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Omeka 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12997,290 +13122,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation Nationale de la Recherche Archéologique, Axe 2 - Humanités du Pléistocène supérieur et du début de l’Holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministère de la Culture, programmation nationale de la recherche archéologique 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.40-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d’Arcy-sur-Cure, exposition permanente, salle de Préhistoire du musée de l’Avallonais à Avallon (89)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Trilobite (Arcy-Sur-Cure, Bourgogne), exposé sur le site d’Arcy et au musée de l’Avallonnais à Avallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13289,481 +13414,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri des Douattes (Musièges-Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repeuplement des Alpes à la fin du Paléolithique supérieur. Approche comparée des industries lithiques magdaléniennes et aziliennes des Alpes du nord dans le contexte général des innovations du Tardiglaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lames pour quoi faire ? L'exemple du niveau inférieur du Closeau à Rueil-Malmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries lithiques du Paléolithique supérieur du Bassin parisien du Musée des antiquités nationales : état des connaissances</w:t>
+                <w:t xml:space="preserve">Analyse de l'industrie lithique présumée aurignacienne du site de Nesles-les-Closeaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00169138v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'industrie lithique présumée aurignacienne du site de Nesles-les-Closeaux.</w:t>
+                <w:t xml:space="preserve">Les séries lithiques du Paléolithique supérieur du Bassin parisien du Musée des antiquités nationales : état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00169139v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conte-moi une histoire: &amp;quot;Un fossile pas comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laporal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13775,51 +13900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02125213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13829,146 +13954,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Determinism and Social Choice: Prehistoric and Protohistoric Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122 (1), pp.4-123, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Move. Mobility of people, objects and ideas during the European Upper Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13997,65 +14122,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2021, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14202,51 +14327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobkovoak-Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Grimm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Sobkowiak-Tabaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Arts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matzig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Lop&#233;z de Pablo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.10136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02500-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-85WXCPXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F406C6BB6E7E6F86EEED301531AC750A8F7ED2B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Berg-Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alilaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Berg-Hansen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-ludwig.de/the-final-palaeolithic-of-northern-eurasia.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ihuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciepielewska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gru&#380;d&#378;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01618697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dalphinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mevel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malgarini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022937v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fornage-Bontemps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169138v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169139v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobkovoak-Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Grimm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Sobkowiak-Tabaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Arts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matzig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Lop&#233;z de Pablo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.10136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02500-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-85WXCPXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F406C6BB6E7E6F86EEED301531AC750A8F7ED2B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Berg-Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-ludwig.de/the-final-palaeolithic-of-northern-eurasia.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Berg-Hansen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alilaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ihuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciepielewska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gru&#380;d&#378;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01618697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dalphinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mevel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malgarini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022937v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fornage-Bontemps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663090v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169139v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>