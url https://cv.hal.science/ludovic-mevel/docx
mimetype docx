--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2439,186 +2439,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03031711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières sociétés aziliennes : nouvelle lecture de la genèse du phénomène d’azilianisation dans les Alpes du Nord à partir des deux niveaux d’occupation de l’abri de La Fru (Saint-Christophe-la-Grotte, Savoie)</w:t>
+                <w:t xml:space="preserve">Magdalenian pioneers in the northern French Alps, 17 000 cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (336), pp.384-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00049012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393162v1</w:t>
+                <w:t xml:space="preserve">hal-03393201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalenian pioneers in the northern French Alps, 17 000 cal BP</w:t>
+                <w:t xml:space="preserve">Les premières sociétés aziliennes : nouvelle lecture de la genèse du phénomène d’azilianisation dans les Alpes du Nord à partir des deux niveaux d’occupation de l’abri de La Fru (Saint-Christophe-la-Grotte, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.657-689</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03393201v1</w:t>
+                <w:t xml:space="preserve">hal-03393162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête autour des lames tranchantes de l’Azilien ancien. Le cas du niveau inférieur du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
               </w:r>
@@ -3402,372 +3402,372 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Marie Berg-Hansen</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Société préhistorique française. </w:t>
+                <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Montoya; J. P. Fagnart; J. L. Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, , pp.433-453, 2019, Congrès Préhistorique de France, 978-2-913-745-79-7</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : Mobilités, Climats et Identités Culturelles, actes du 28e Congrès préhistorique de France (Amiens, 30 mai – 4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898895v1</w:t>
+                <w:t xml:space="preserve">halshs-03033715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From one camp to another. First results of a comparative techno-economic analysis of the Federmesser-Gruppen lithic industries from the Central Rhineland</w:t>
+                <w:t xml:space="preserve">from one camp to another. first results of a comparative techno-economic analysis of the federmesser-gruppen lithic industries from the central rhineland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Berit Valentin Eriksen; Eelco Rensink; Susan Harris. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. V. Eriksen; E. Rensink; S. K. Harris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Final Palaeolithic of Northern Eurasia Proceedings of the Amersfoort, Schleswig and Burgos UISPP Commission Meetings</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-135, 2019, Schriften des Museums für Archäologie Schloss Gottorf - Ergänzungsreihe, 978-3-86935-363-0</w:t>
+              <w:t xml:space="preserve">Proceedings of the amersfoort and schleswig meetings of the uispp commission for "the final palaeolithic of northern eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Untersuchungen und materialien zur steinzeit in schleswig-holstein und im ostseeraum, pp.105-136, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896293v1</w:t>
+                <w:t xml:space="preserve">halshs-03033688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reconstruction of the techno-economic variability of the Ahrensburgian in Schleswig-Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">C. Montoya; J. P. Fagnart; J. L. Locht. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Marie Berg-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : Mobilités, Climats et Identités Culturelles, actes du 28e Congrès préhistorique de France (Amiens, 30 mai – 4 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, , pp.433-453, 2019, Congrès Préhistorique de France, 978-2-913-745-79-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033715v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">from one camp to another. first results of a comparative techno-economic analysis of the federmesser-gruppen lithic industries from the central rhineland</w:t>
+                <w:t xml:space="preserve">From one camp to another. First results of a comparative techno-economic analysis of the Federmesser-Gruppen lithic industries from the Central Rhineland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">B. V. Eriksen; E. Rensink; S. K. Harris. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berit Valentin Eriksen; Eelco Rensink; Susan Harris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the amersfoort and schleswig meetings of the uispp commission for "the final palaeolithic of northern eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Untersuchungen und materialien zur steinzeit in schleswig-holstein und im ostseeraum, pp.105-136, 2019</w:t>
+              <w:t xml:space="preserve">The Final Palaeolithic of Northern Eurasia Proceedings of the Amersfoort, Schleswig and Burgos UISPP Commission Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-135, 2019, Schriften des Museums für Archäologie Schloss Gottorf - Ergänzungsreihe, 978-3-86935-363-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033688v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paléolithique supérieur dans le sud du bassin parisien à la lumière des découvertes récentes : faits attendus, faits nouveaux»</w:t>
               </w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. P. Fagnart; L. Mevel; B. Valentin; M.-J. Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’europe du nord-ouest autour de 9 600 cal. b.c. : quels changements ?, actes du xxviiie congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.433-453, 2019</w:t>
@@ -5449,207 +5449,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914848v1</w:t>
+                <w:t xml:space="preserve">hal-04334699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334699v1</w:t>
+                <w:t xml:space="preserve">halshs-03914848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t>
               </w:r>
@@ -8037,119 +8037,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034203v1</w:t>
+                <w:t xml:space="preserve">halshs-03033834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dernier maximum glaciaire à l’optimum climatique dans le bassin parisien et ses marges. Habitats, sociétés et environnemen». Rapport de PCR</w:t>
               </w:r>
@@ -8208,106 +8195,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport de PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Région Centre, Inrap, ArScAn. 2018</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033834v1</w:t>
+                <w:t xml:space="preserve">halshs-03034203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan 2018</w:t>
               </w:r>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go east – a work meeting in Warsaw dedicated to the Polish Upper and Late Palaeolithic. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Berg-Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,372 +9166,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+                <w:t xml:space="preserve">Le meilleur des deux mondes. Environnements et sociétés du Dernier maximum glaciaire à l’Holocène. S. Griselin et L. Mevel, PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Henri</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie d'Île de France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03033799v1</w:t>
+                <w:t xml:space="preserve">halshs-03034080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-03034185v1</w:t>
+                <w:t xml:space="preserve">halshs-03033799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le meilleur des deux mondes. Environnements et sociétés du Dernier maximum glaciaire à l’Holocène. S. Griselin et L. Mevel, PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges Habitats, sociétés et environnements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03034080v1</w:t>
+                <w:t xml:space="preserve">halshs-03034185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport 2016</w:t>
               </w:r>
@@ -10933,51 +10933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last hunter-gatherer societies of the Paris basin (and beyond): New data and insights on evolutionary models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11416,51 +11416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Azilien récent comme prélude au Mésolithique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11932,277 +11932,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">La grotte ornée de Comarque (Eyzies de Tayac Sireuil, Dordogne) : horizons de recherche et perspectives scientifiques de l'étude de l'art pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t>
+              <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914885v1</w:t>
+                <w:t xml:space="preserve">hal-04252465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée de Comarque (Eyzies de Tayac Sireuil, Dordogne) : horizons de recherche et perspectives scientifiques de l'étude de l'art pariétal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252465v1</w:t>
+                <w:t xml:space="preserve">halshs-03914885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t>
               </w:r>
@@ -13656,151 +13656,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'industrie lithique présumée aurignacienne du site de Nesles-les-Closeaux.</w:t>
+                <w:t xml:space="preserve">Les séries lithiques du Paléolithique supérieur du Bassin parisien du Musée des antiquités nationales : état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00169139v1</w:t>
+                <w:t xml:space="preserve">halshs-00169138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries lithiques du Paléolithique supérieur du Bassin parisien du Musée des antiquités nationales : état des connaissances</w:t>
+                <w:t xml:space="preserve">Analyse de l'industrie lithique présumée aurignacienne du site de Nesles-les-Closeaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00169138v1</w:t>
+                <w:t xml:space="preserve">halshs-00169139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14327,51 +14327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobkovoak-Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Grimm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Sobkowiak-Tabaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Arts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matzig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Lop&#233;z de Pablo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.10136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02500-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-85WXCPXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F406C6BB6E7E6F86EEED301531AC750A8F7ED2B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Berg-Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-ludwig.de/the-final-palaeolithic-of-northern-eurasia.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Berg-Hansen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alilaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ihuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciepielewska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gru&#380;d&#378;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01618697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dalphinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mevel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malgarini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022937v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fornage-Bontemps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663090v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169139v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sobkovoak-Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Grimm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Sobkowiak-Tabaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gehlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Arts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matzig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Lop&#233;z de Pablo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.10136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02500-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1986" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-85WXCPXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F406C6BB6E7E6F86EEED301531AC750A8F7ED2B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Berg-Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Berg-Hansen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-ludwig.de/the-final-palaeolithic-of-northern-eurasia.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alilaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ihuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciepielewska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gru&#380;d&#378;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01618697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dalphinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mevel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malgarini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022937v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fornage-Bontemps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663090v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>